--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t>
+                <w:t xml:space="preserve">Quantization for Decentralized Learning Under Subspace Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+                <w:t xml:space="preserve">Roula Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Vlaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carpentiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.2320-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3287333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073357v1</w:t>
+                <w:t xml:space="preserve">hal-04180842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization for Decentralized Learning Under Subspace Constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carpentiero</w:t>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Matta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Rondelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180842v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Storage onto Synthetic DNA</w:t>
+                <w:t xml:space="preserve">Dynamic Image Quantization Using Leaky Integrate-and-Fire Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
+                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.4305-4315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3070193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648735v1</w:t>
+                <w:t xml:space="preserve">hal-03624111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Image Quantization using Leaky Integrate-and-Fire Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -559,195 +559,195 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Image Quantization Using Leaky Integrate-and-Fire Neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image Storage onto Synthetic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.4305-4315. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3070193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624111v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUST CLASSIFICATION WITH FEATURE SELECTION USING AN APPLICATION OF THE DOUGLAS-RACHFORD SPLITTING ALGORITHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bletterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2822 - 2833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1013,261 +1013,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857997v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retina-inspired Filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficient transform-based texture image retrieval techniques under quantization effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2812079⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-4205-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350686v1</w:t>
+                <w:t xml:space="preserve">hal-04069267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient transform-based texture image retrieval techniques under quantization effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+                <w:t xml:space="preserve">Retina-inspired Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.3484 - 3499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-4205-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2812079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069267v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From stereoscopic images to semi-regular meshes</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (10), pp.1365-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,235 +1455,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
+                <w:t xml:space="preserve">Frames for Exact Inversion of the Rank Order Coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.353--359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2012.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2011.2179557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845592v1</w:t>
+                <w:t xml:space="preserve">hal-00845591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frames for Exact Inversion of the Rank Order Coder</w:t>
+                <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (2), pp.353--359. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2011.2179557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845591v1</w:t>
+                <w:t xml:space="preserve">hal-00845592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity-based optimization of two lifting-based wavelet transforms for semi-regular mesh compression</w:t>
               </w:r>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (4), pp.272-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (6), pp.729 - 741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Information-Based Context Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2186,226 +2186,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JPEG2000-compatible scalable scheme for wavelet-based video coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal Wavelet-based Geometry Coder for 3D Animated models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Image Video Process.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.77--88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2006.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322206v1</w:t>
+                <w:t xml:space="preserve">hal-00264503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Wavelet-based Geometry Coder for 3D Animated models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">JPEG2000-compatible scalable scheme for wavelet-based video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Image Video Process.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (1), pp.9--9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264503v1</w:t>
+                <w:t xml:space="preserve">hal-01322206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Motion Estimation for Wavelet Video Coding</w:t>
               </w:r>
@@ -2417,64 +2417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2512,64 +2512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-based distortion measure and bit allocation for wavelet image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,51 +2633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Square Error Approximation for Wavelet-based Semiregular Mesh Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (4), pp.649-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,51 +2715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Bit Allocation for Compressing Normal Meshes with an Error-driven Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (5), pp.466--486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2806,51 +2806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of signal-adapted multidimensionnal lifting scheme for lossy coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,51 +2914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scan Based Wavelet Transform and Quality Control for Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (2), pp.521-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3104,51 +3104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Description Image and Video Coding for Wireless Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Decoder for Block-Transform Based Video Coders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3294,51 +3294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortion-Rate Models for Entropy Coded Lattice Vector Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach for Video Sequence Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3465,468 +3465,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraframe Image Decoding Based on a Nonlinear Variational Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Low complexity indexing method for $Z^n$ and $D_n$ lattice quantizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (12), pp.1602-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/26.737398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322219v1</w:t>
+                <w:t xml:space="preserve">hal-01322217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-DSP architecture for real-time lattice quantization indexing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraframe Image Decoding Based on a Nonlinear Variational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Nus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stéphane Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (5), pp.369-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322218v1</w:t>
+                <w:t xml:space="preserve">hal-01322219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Subband Bit Allocation Procedure for Very Low Bit Rate Image Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multi-DSP architecture for real-time lattice quantization indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (3), pp.495-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.482592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322221v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity indexing method for $Z^n$ and $D_n$ lattice quantizers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal Subband Bit Allocation Procedure for Very Low Bit Rate Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (7), pp.647-648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/26.737398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01322217v1</w:t>
+                <w:t xml:space="preserve">hal-01322221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal image compression based on Delaunay triangulation and vector quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting lattice points on ellipsoids: application to Image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Coding Using Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7, pp.101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4440,680 +4440,680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-based regularization for learning over multitask graphs</w:t>
+                <w:t xml:space="preserve">Comparaison de différents codecs pour la compression d'image sur ADN synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Zgheib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Claire Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Testolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roula Nassif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Statistical Signal Processing Workshop (SSP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227630v2</w:t>
+                <w:t xml:space="preserve">hal-05269745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Efficient Codes for Correcting Random Edit Errors in DNA Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Khabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storage and Computing with DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Efficient Codes for Correcting Random Edit Errors in DNA Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Khabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in DNA-based Data Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of JPEG DNA coding system for image storage on synthetic DNA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsity-based regularization for learning over multitask graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osamu Watanabe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yara Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XLVIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3068093⟩</w:t>
+              <w:t xml:space="preserve">23rd IEEE Statistical Signal Processing Workshop (SSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330969v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker Guess and Check Plus (MGC+): An Efficient Short Blocklength Code for Random Edit Errors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Overview of JPEG DNA coding system for image storage on synthetic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Nachtigall Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Testolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Topics in Coding (ISTC 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154528⟩</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XLVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, France. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3068093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330323v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents codecs pour la compression d'image sur ADN synthétique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marker Guess and Check Plus (MGC+): An Efficient Short Blocklength Code for Random Edit Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Khabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Topics in Coding (ISTC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Los Angeles, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269745v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit neural multiple description for DNA-based data storage</w:t>
               </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5220,90 +5220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primer design for DNA storage random access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2024 - 23ème conférence sur COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5322,321 +5322,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Description Video Coding for Real-Time Applications using HEVC</w:t>
+                <w:t xml:space="preserve">Multiple description video coding for real-time applications using HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208557v1</w:t>
+                <w:t xml:space="preserve">hal-04186520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple description video coding for real-time applications using HEVC</w:t>
+                <w:t xml:space="preserve">Multiple Description Video Coding for Real-Time Applications using HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2580-2584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10223049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186520v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating labeling of entropy coders for synthetic DNA data storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 24th International Conference on Digital Signal Processing (DSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes (Rodos), Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5683,77 +5683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MQ-Coder inspired arithmetic coder for synthetic DNA data storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2023 (IEEE 30th International Conference on Image Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5800,77 +5800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image storage on synthetic DNA using compressive autoencoders and DNA-adapted entropy coders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5889,364 +5889,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Computation of Voronoi Diagrams on Large-scale Point-based Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Codage vidéo à description multiple basé sur HEVC pour le pilotage de véhicules semi-autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022 (Short Paper Session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1125-1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608439v1</w:t>
+                <w:t xml:space="preserve">hal-04208550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constrained Shannon-Fano entropy coder for image storage in synthetic DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, France. pp.1367-1371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage vidéo à description multiple basé sur HEVC pour le pilotage de véhicules semi-autonomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Graph-based Computation of Voronoi Diagrams on Large-scale Point-based Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1125-1128</w:t>
+              <w:t xml:space="preserve">Eurographics 2022 (Short Paper Session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208550v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image coding algorithm for DNA data storage combining JPEG and autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munich Workshop on Coding and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6271,103 +6271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Bit Quantization for Decentralized Learning Under Subspace Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Vlaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1851-1855, </w:t>
@@ -6405,77 +6405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retina-Inspired Spatio-Temporal Filtering for Dynamic Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3321-3325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6535,77 +6535,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Mitrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munich Workshop on Coding and Cryptography 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6624,4993 +6624,4993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de l'impact d'un codage à précision variable sur des données de simulation en géosciences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Payan</w:t>
+                <w:t xml:space="preserve">Robust image coding on synthetic DNA: Reducing sequencing noise with inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Preux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mattia Piretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414943v1</w:t>
+                <w:t xml:space="preserve">hal-03100971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore Sequencing Simulator for DNA Data Storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A JPEG-based image coding solution for data storage on DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675388⟩</w:t>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, France. pp.786-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648193v1</w:t>
+                <w:t xml:space="preserve">hal-03648738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage de deux nuages de points 3D au rapport d'échelle non uniforme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nanopore Sequencing Simulator for DNA Data Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Munich, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416112v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JPEG-based image coding solution for data storage on DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recalage de deux nuages de points 3D au rapport d'échelle non uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648738v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image storage in DNA using Vector Quantization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude comparative de l'impact d'un codage à précision variable sur des données de simulation en géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959330v1</w:t>
+                <w:t xml:space="preserve">hal-03414943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end spike-based image compression architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Image storage in DNA using Vector Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908882v1</w:t>
+                <w:t xml:space="preserve">hal-02959330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SEQUENCING NOISE RESISTANT CODE MAPPING ALGORITHM FOR IMAGE STORAGE IN DNA</w:t>
+                <w:t xml:space="preserve">An end-to-end spike-based image compression architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Asilomar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Asilomar, United States. pp.818-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444573v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECODING OF NANOPORE-SEQUENCED SYNTHETIC DNA STORING DIGITAL IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust image coding on synthetic DNA: Reducing sequencing noise with inpainting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A SEQUENCING NOISE RESISTANT CODE MAPPING ALGORITHM FOR IMAGE STORAGE IN DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100971v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Storage of Images onto DNA Using Vector Quantization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A quaternary code mapping resistant to the sequencing noise for DNA image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference (DCC) 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMSP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549709v1</w:t>
+                <w:t xml:space="preserve">hal-02959884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quaternary code mapping resistant to the sequencing noise for DNA image coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">STORING DIGITAL DATA INTO DNA: A COMPARATIVE STUDY OF QUATERNARY CODE CONSTRUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959884v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STORING DIGITAL DATA INTO DNA: A COMPARATIVE STUDY OF QUATERNARY CODE CONSTRUCTION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efficient Storage of Images onto DNA Using Vector Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">Data Compression Conference (DCC) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Utah, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCC47342.2020.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549746v1</w:t>
+                <w:t xml:space="preserve">hal-02549709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OligoArchive: Using DNA in the DBMS storage hierarchy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the reduction of the cost for encoding/decoding digital images stored on synthetic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennal Conference on Innovative Data Systems Research (CIDR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Asilomar, CA, United States. p98</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661386v1</w:t>
+                <w:t xml:space="preserve">hal-02400380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de nuages de points issus d'acquisitions LiDAR multiples à l'aide de graphes locaux connectés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficiency of the Bio-Inspired Leaky Integrate-and-Fire Neuron for Signal Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO (27th European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147755v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive live cell cycle monitoring using quantitative phase imaging and proximal machine learning methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structuration de nuages de points issus d'acquisitions LiDAR multiples à l'aide de graphes locaux connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cordoue, Spain</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131709v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééchantillonnage des nuages de points gigantesques produits lors de la numérisation 3D de monuments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non invasive live cell cycle monitoring using quantitative phase imaging and proximal machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pognonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wattellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147754v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Preux</w:t>
+                <w:t xml:space="preserve">Rééchantillonnage des nuages de points gigantesques produits lors de la numérisation 3D de monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190567v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OligoArchive: Using DNA in the DBMS storage hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Madderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RING Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Biennal Conference on Innovative Data Systems Research (CIDR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Asilomar, CA, United States. p98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138861v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biologically constrained encoding solution for long-term storage of images onto synthetic DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RING Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064896v1</w:t>
+                <w:t xml:space="preserve">hal-03138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduction of the cost for encoding/decoding digital images stored on synthetic DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400380v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the Bio-Inspired Leaky Integrate-and-Fire Neuron for Signal Coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A biologically constrained encoding solution for long-term storage of images onto synthetic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimopoulou Melpomeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO (27th European Signal Processing Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146548v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA CODING FOR IMAGE STORAGE USING IMAGE COMPRESSION TECHNIQUES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards the reconstruction of wide historical sites: A local graph-based representation to resample gigantic acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage (EG GCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085147v1</w:t>
+                <w:t xml:space="preserve">hal-01875580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition multi-échelles de maillages 3D hexaédriques dans le domaine des géosciences. Étude des performances en compression sans pertes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DNA CODING FOR IMAGE STORAGE USING IMAGE COMPRESSION TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA 2018)</w:t>
+              <w:t xml:space="preserve">CORESA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900954v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-core Resampling of Gigantic Point Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+                <w:t xml:space="preserve">Décomposition multi-échelles de maillages 3D hexaédriques dans le domaine des géosciences. Étude des performances en compression sans pertes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Geometry Processing 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875595v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEURO-INSPIRED QUANTIZATION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Out-of-core Resampling of Gigantic Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Geometry Processing 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144872v1</w:t>
+                <w:t xml:space="preserve">hal-01875595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retina-inspired encoder: An innovative step on image coding using Leaky Integrate-and-Fire neurons</w:t>
+                <w:t xml:space="preserve">NEURO-INSPIRED QUANTIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451599⟩</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. pp.689-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901140v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reconstruction of wide historical sites: A local graph-based representation to resample gigantic acquisitions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Retina-inspired encoder: An innovative step on image coding using Leaky Integrate-and-Fire neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage (EG GCH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.694-698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875580v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carte de profondeur au maillage surfacique : reconstruction de scènes 3D complexes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566943v1</w:t>
+                <w:t xml:space="preserve">hal-01566937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image coding using Leaky Integrate-and-Fire neurons</w:t>
+                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650721v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Quantization using a Leaky Integrate-and-Fire neuron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image coding using Leaky Integrate-and-Fire neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">CORESA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650750v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal Quantization using a Leaky Integrate-and-Fire neuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562644v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la carte de profondeur au maillage surfacique : reconstruction de scènes 3D complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566937v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient image retrieval method under dithered-based quantization scheme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Blue noise Sampling of surfaces from stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336975v1</w:t>
+                <w:t xml:space="preserve">hal-01237006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with per-carrier power-constrained channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Retina inspired Video Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532733⟩</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424906v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Video Coding Framework Based on Machine Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hexashrink: Multiresolution Compression of Large Structured Hexahedral Meshes with Discontinuities in Geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1101- 1105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337005v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point cloud compression using depth-maps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237009v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue noise Sampling of surfaces from stereoscopic images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Novel Video Coding Framework Based on Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Khoa Vo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237006v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Softcast with per-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, AZ, United States. pp.2122-2126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336986v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexashrink: Multiresolution Compression of Large Structured Hexahedral Meshes with Discontinuities in Geosciences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An efficient image retrieval method under dithered-based quantization scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaaniche Mourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benhayia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315079v1</w:t>
+                <w:t xml:space="preserve">hal-01336975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retina inspired Video Codec</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Point cloud compression using depth-maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01510010v1</w:t>
+                <w:t xml:space="preserve">hal-01237009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video analysis and synthesis based on a retinal-inspired frame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utilisation de cartes de profondeur pour la visualisation de nuages de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28èmes journées de l’ Association Française d’Informatique Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303089v1</w:t>
+                <w:t xml:space="preserve">hal-01237010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal reconstruction from a bio-inspired event-based code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de cartes de profondeur pour la visualisation de nuages de points</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Video analysis and synthesis based on a retinal-inspired frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes journées de l’ Association Française d’Informatique Graphique (AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France. pp.2226 - 2230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237010v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient statistical-based retrieval approach for JPEG2000 compressed images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Event-based coding of still images using a bio-inspired frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO), 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Event-based Control, Communication, and Signal Processing (EBCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332419v1</w:t>
+                <w:t xml:space="preserve">hal-01303086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based coding of still images using a bio-inspired frame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An efficient statistical-based retrieval approach for JPEG2000 compressed images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Event-based Control, Communication, and Signal Processing (EBCCSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303086v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal-inspired filtering for dynamic image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Québec City, Canada. pp.3505 - 3509, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11638,1694 +11638,1694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliasing-free simplification of surface meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hybrid weighted-stego detection using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4677-4681</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032465v1</w:t>
+                <w:t xml:space="preserve">hal-01303095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Smart Decoder: A New Paradigm for Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Vo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099477v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly minimum variance unbiased estimation for asynchronous event-based cameras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303104v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aliasing-free simplification of surface meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4677-4681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018847v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo reconstruction of semiregular meshes, and multiresolution analysis for automatic detection of dents on surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uniformly minimum variance unbiased estimation for asynchronous event-based cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5417-5421</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032467v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction semi-régulière de surfaces par stéréoscopie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6086-6090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010111v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Decoder: A New Paradigm for Video Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stereo reconstruction of semiregular meshes, and multiresolution analysis for automatic detection of dents on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5417-5421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332421v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid weighted-stego detection using machine learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconstruction semi-régulière de surfaces par stéréoscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303095v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration d'un outil d'analyse différentielle de surfaces échantillonnées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arrifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Fiadeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">3DTV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Scotland, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956865v1</w:t>
+                <w:t xml:space="preserve">hal-01332422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation joint pour le codage/débruitage d'images bruitées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Optimisation jointe de la chaîne codage/débruitage pour les images satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332425v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échantillonnage de maillages surfaciques basé sur la distribution en disques de Poisson et préservant les caractéristiques géométriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple description coding of digital holograms using maximum-a-posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arrifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805881v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation jointe de la chaîne codage/débruitage pour les images satellite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Échantillonnage de maillages surfaciques basé sur la distribution en disques de Poisson et préservant les caractéristiques géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920794v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple description coding of digital holograms using maximum-a-posteriori</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimisation joint pour le codage/débruitage d'images bruitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332423v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-preserving direct blue noise sampling for surface meshes</w:t>
+                <w:t xml:space="preserve">Amélioration d'un outil d'analyse différentielle de surfaces échantillonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2013 (Short Paper Session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Girona, Spain. pp.9-12</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785530v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification de maillages CAO avec échantillonnage anti-aliasing</w:t>
+                <w:t xml:space="preserve">Feature-preserving direct blue noise sampling for surface meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Eurographics 2013 (Short Paper Session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Girona, Spain. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847162v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction from a single hologram</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simplification de maillages CAO avec échantillonnage anti-aliasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spie Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332424v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recompaction de données non-structurées nano-lithographiques</w:t>
               </w:r>
@@ -13350,51 +13350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13426,463 +13426,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction from a single hologram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arrifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Fiadeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Scotland, Unknown Region</w:t>
+              <w:t xml:space="preserve">Spie Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332422v1</w:t>
+                <w:t xml:space="preserve">hal-01332424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global rate-distortion optimization of satellite imaging chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On-Board Payload Data Compression Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748522v2</w:t>
+                <w:t xml:space="preserve">hal-00845609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global rate-distortion optimization of satellite imaging chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">On-Board Payload Data Compression Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845609v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A satellite imaging chain based on the Compressed Sensing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On-Board Payload Data Compression Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
@@ -13924,51 +13924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perfectly invertible rank order coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14000,442 +14000,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantizer technology: real-time displaying of millions of polygons!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche adaptative basée Voronoï pour le remaillage semi-régulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Stefanizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332427v1</w:t>
+                <w:t xml:space="preserve">hal-00848804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JoInt source-channel decodIng of motion-Information using maximum-a-posteriori</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Freire</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ghent, Belgium. pp.447-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332429v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche adaptative basée Voronoï pour le remaillage semi-régulier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantizer technology: real-time displaying of millions of polygons!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848804v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">JoInt source-channel decodIng of motion-Information using maximum-a-posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arrifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845748v1</w:t>
+                <w:t xml:space="preserve">hal-01332429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du schéma lifting basé Butterfly pour les maillages semi-réguliers</w:t>
               </w:r>
@@ -14447,51 +14447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14542,51 +14542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14605,1349 +14605,1323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA HIDING OF INTRA PREDICTION INFORMATION IN CHROMA SAMPLES FOR VIDEO COMPRESSION</w:t>
+                <w:t xml:space="preserve">Data Hiding of Motion Information in Chroma and Luma Samples for Video Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE 17th International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. pp.2861</w:t>
+              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526531v1</w:t>
+                <w:t xml:space="preserve">hal-00531816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Errors for Massive Triangle Meshes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ENCODING AND DECODING STIMULI USING A BIOLOGICALLY REALISTIC MODEL: THE NON-DETERMINISM IN SPIKE TIMINGS SEEN AS A DITHER SIGNAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
+              <w:t xml:space="preserve">Research in Encoding And Decoding of Neural Ensembles (AREADNE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Santorini, Greece. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528790v1</w:t>
+                <w:t xml:space="preserve">hal-00481959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another look at the retina as an image dithered scalar quantizer</w:t>
+                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Desenzano del Garda, Italy. paper 21</w:t>
+              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481337v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring Errors for Huge Semi-regular Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE Electronic Imaging "Three-Dimensional Image Processing (3DIP) and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481328v1</w:t>
+                <w:t xml:space="preserve">hal-00474439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
+                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481348v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Errors for Huge Semi-regular Meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Measuring Errors for Massive Triangle Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE Electronic Imaging "Three-Dimensional Image Processing (3DIP) and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474439v1</w:t>
+                <w:t xml:space="preserve">hal-00528790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Semi-Regular Remeshing: A Voronoi-Based Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DATA HIDING OF INTRA PREDICTION INFORMATION IN CHROMA SAMPLES FOR VIDEO COMPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
+              <w:t xml:space="preserve">2010 IEEE 17th International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. pp.2861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528798v1</w:t>
+                <w:t xml:space="preserve">hal-00526531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless compression of 3D seismic data using a horizon motion compensated 3D lifting scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Another look at the retina as an image dithered scalar quantizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing VII, Electronic Imaging 2010, SPIE.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Desenzano del Garda, Italy. paper 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481656v1</w:t>
+                <w:t xml:space="preserve">hal-00481337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Vector Forecast and Mapping (MV-FMap) Method for Entropy Coding based Video Coders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive Semi-Regular Remeshing: A Voronoi-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.206</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531819v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Hiding of Motion Information in Chroma and Luma Samples for Video Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lossless compression of 3D seismic data using a horizon motion compensated 3D lifting scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing VII, Electronic Imaging 2010, SPIE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San josé, CA,, United States. pp.753503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531816v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENCODING AND DECODING STIMULI USING A BIOLOGICALLY REALISTIC MODEL: THE NON-DETERMINISM IN SPIKE TIMINGS SEEN AS A DITHER SIGNAL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motion Vector Forecast and Mapping (MV-FMap) Method for Entropy Coding based Video Coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Encoding And Decoding of Neural Ensembles (AREADNE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Santorini, Greece. paper 21</w:t>
+              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481959v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYBRID-1D MACROBLOCK PREDICTION FOR VIDEO COMPRESSION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MAP Estimation of Multiple Description Encoded Video Transmitted over Noisy Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.554</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, le caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525000v1</w:t>
+                <w:t xml:space="preserve">hal-00417415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Vector Quantization for Efficient Low Bit-rate Video Coding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bit allocation for Spatio-temporal Wavelet Coding of Animated Semi-regular Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronical Imaging, Visual Communications and Image Processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, United States</w:t>
+              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371406v1</w:t>
+                <w:t xml:space="preserve">hal-00369513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View-Dependent Geometry Coding Of 3D Scenes</w:t>
               </w:r>
@@ -15959,51 +15933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16022,1918 +15996,1944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP Estimation of Multiple Description Encoded Video Transmitted over Noisy Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Vector Quantization for Efficient Low Bit-rate Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, le caire, Egypt</w:t>
+              <w:t xml:space="preserve">SPIE Electronical Imaging, Visual Communications and Image Processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417415v1</w:t>
+                <w:t xml:space="preserve">hal-00371406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit allocation for Spatio-temporal Wavelet Coding of Animated Semi-regular Meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HYBRID-1D MACROBLOCK PREDICTION FOR VIDEO COMPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369513v1</w:t>
+                <w:t xml:space="preserve">hal-00525000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving H.264 performances by quantization of motion vectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SCAN-BASED WAVELET TRANSFORM FOR HUGE 3D VOLUME DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, United States</w:t>
+              <w:t xml:space="preserve">PCS2009, Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371408v1</w:t>
+                <w:t xml:space="preserve">hal-00384174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCAN-BASED WAVELET TRANSFORM FOR HUGE 3D VOLUME DATA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving H.264 performances by quantization of motion vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Corrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCS2009, Picture Coding Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, chicago, United States</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384174v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Description Video Decoding using MAP</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two Optimizations of the MPEG-4 FAMC standard for Enhanced Compression of Animated 3D Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titus Zaharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prêteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371405v1</w:t>
+                <w:t xml:space="preserve">hal-00416806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remeshing and Spatio-Temporal Wavelet Filtering for 3D Animations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP (International Conference on Acoustics, Speech, and Signal Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, LAS VEGAS, United States. pp.IMDSP-P6.F6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRESSION ARTIFACTS REDUCTION USING VARIATIONAL METHODS : ALGORITHMS AND EXPERIMENTAL STUDY</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple Description Video Decoding using MAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008 - 2008 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101401v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Optimizations of the MPEG-4 FAMC standard for Enhanced Compression of Animated 3D Meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMPRESSION ARTIFACTS REDUCTION USING VARIATIONAL METHODS : ALGORITHMS AND EXPERIMENTAL STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titus Zaharia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2008 - 2008 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, France. pp.1173-1176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416806v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation optimale de débit entre le mouvement et les coefficients d'ondelettes pour la compression vidéo basée ondelettes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motion-Based Mesh Clustering For MCDWT Compression Of 3D Animated Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2105-2109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371402v1</w:t>
+                <w:t xml:space="preserve">hal-00264618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based Geometry Compensation For DWT Compression of 3D Mesh Sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Temporal wavelet-based compression of 3D animated meshes using motion-based clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, United States</w:t>
+              <w:t xml:space="preserve">TAIMA'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384007v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-Adapted Weighted Lifting Scheme for MCWT Video Coders</w:t>
+                <w:t xml:space="preserve">Allocation optimale de débit entre le mouvement et les coefficients d'ondelettes pour la compression vidéo basée ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371403v1</w:t>
+                <w:t xml:space="preserve">hal-00371402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-Based Mesh Clustering For MCDWT Compression Of 3D Animated Meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Motion-based Geometry Compensation For DWT Compression of 3D Mesh Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2105-2109</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264618v1</w:t>
+                <w:t xml:space="preserve">hal-00384007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal wavelet-based compression of 3D animated meshes using motion-based clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motion-Adapted Weighted Lifting Scheme for MCWT Video Coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tunisia</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264630v1</w:t>
+                <w:t xml:space="preserve">hal-00371403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based bit allocation between wavelet subbands and motion information in MCWT video coders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LOW MEMORY COST SCAN-BASED WAVELET TRANSFORM FOR 3D MULTIRESOLUTION MESHES USING THE UNLIFTED BUTTERFLY FILTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Elkefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUropean SIgnal Processing COnference (EUSIPCO 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Image/Video Communication over fixed and mobile networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417418v1</w:t>
+                <w:t xml:space="preserve">hal-00384171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Quality Control for the Compression of 3D Mesh Sequences with Fixed Connectivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Theoretical Model of the Coding Error in MCWT Video Coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISCCSP'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264638v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the motion coding error for MCWT video coders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Scan-based Compression of 3D Mesh Sequences With Geometry Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">EURASIP 14th EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417419v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model of the Coding Error in MCWT Video Coders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model-based Quality Control for the Compression of 3D Mesh Sequences with Fixed Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, United States</w:t>
+              <w:t xml:space="preserve">IEEE ISCCSP'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417417v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW MEMORY COST SCAN-BASED WAVELET TRANSFORM FOR 3D MULTIRESOLUTION MESHES USING THE UNLIFTED BUTTERFLY FILTER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model-based bit allocation between wavelet subbands and motion information in MCWT video coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Image/Video Communication over fixed and mobile networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">EUropean SIgnal Processing COnference (EUSIPCO 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384171v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scan-based Compression of 3D Mesh Sequences With Geometry Compensation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling the motion coding error for MCWT video coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP 14th EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384013v1</w:t>
+                <w:t xml:space="preserve">hal-00417419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Lifting Scheme for the Compression of Animated Sequences of Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop VLBV 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17971,51 +17971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based Compression of 3D Mesh Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIDCA-ICMI'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18053,64 +18053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable motion coding for video coders based on lifted MCWT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18161,51 +18161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSE Approximation for Model-based Compression of Multiresolution Semiregular Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO (European Conference on Signal Processing) 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18243,64 +18243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage scalable des vecteurs mouvement pour la compression de vidéos basée ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18351,51 +18351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Bit Allocation for Normal Mesh Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Italy. pp.327-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18433,51 +18433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted bit allocation for multiresolution 3D mesh geometry compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18515,51 +18515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multiresolution context-based coding for geometry compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Spain. pp.785-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18597,51 +18597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Mesh Wavelet Coding Using Efficient Model-based Bit Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18679,51 +18679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution 3D Mesh Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, United States. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18780,64 +18780,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d'information sur ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15373-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18888,51 +18888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.217-232, 2013</w:t>
@@ -18974,51 +18974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of Surface Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Diagnostics and Clinical Technologies: Applying High-Performance Cluster and Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global Publishing (Eds.: M. Pereira and M. Freire), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19075,64 +19075,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS FOR STORING DIGITAL DATA AS, AND FOR TRANSFORMING DIGITAL DATA INTO, SYNTHETIC DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimopoulou Melpomeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16/811,985. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19163,90 +19163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’exploitation des hydrocarbures d’une formation souterraine, au moyen d’une analyse multi-résolution optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 16/54.906. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19277,64 +19277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method, System and Computer Program Product for 3D objects graphical representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19359,259 +19359,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé, système et produit programme d'ordinateur pour manipuler des maillages par plusieurs dimensions dits ``out-of-core</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Method, system and computer program product for processing multi-dimensional digital data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hidd Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: P121183.FR.01. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 068299 EP. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336954v1</w:t>
+                <w:t xml:space="preserve">hal-01333994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method, system and computer program product for processing multi-dimensional digital data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé, système et produit programme d'ordinateur pour manipuler des maillages par plusieurs dimensions dits ``out-of-core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: P121183.FR.01. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meftah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01333994v1</w:t>
+                <w:t xml:space="preserve">hal-01336954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de codage et de décodage d'images, dispositif de codage et de décodage d'images et programmes d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 08026. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19623,102 +19623,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de quantification des vecteurs dans les réseaux réguliers de points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Method and associated system for synchronous wavelet transformation for massive multidimensional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unknown Region, Patent n° : 08/03017. 2008</w:t>
+              <w:t xml:space="preserve">European Union, Patent n° : PCT-FR2008-001164. 2008, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333997v1</w:t>
+                <w:t xml:space="preserve">hal-00481661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage/décodage optimisé plans de bits</w:t>
               </w:r>
@@ -19730,51 +19730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : FR-08. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19786,145 +19786,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and associated system for synchronous wavelet transformation for massive multidimensional data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Procédé de quantification des vecteurs dans les réseaux réguliers de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hidd Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union, Patent n° : PCT-FR2008-001164. 2008, pp.47</w:t>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : 08/03017. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481661v1</w:t>
+                <w:t xml:space="preserve">hal-01333997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de dénombrement des vecteurs dans les réseaux réguliers de point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hidd Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 08/03020. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19936,334 +19936,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage/décodage par plans de symboles, avec calcul dynamique de tables de probabilités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Procédé et système associé de transformée en ondelettes au fil de l'eau pour des données multidimensionnelles massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07. 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 05696. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334008v1</w:t>
+                <w:t xml:space="preserve">hal-01334007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage/décodage algebrique optimisé</w:t>
+                <w:t xml:space="preserve">Codage/décodage par plans de symboles, avec calcul dynamique de tables de probabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 53414. 2007</w:t>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334006v1</w:t>
+                <w:t xml:space="preserve">hal-01334008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et système associé de transformée en ondelettes au fil de l'eau pour des données multidimensionnelles massives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Codage/décodage algebrique optimisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 05696. 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 53414. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334007v1</w:t>
+                <w:t xml:space="preserve">hal-01334006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodeur Vidéo Optimal Basé sur Les Standards de Type MPEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 99/07443. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20313,90 +20313,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-based Media Storage: State-of-the-Art, Challenges, Use Cases and Requirements version 7.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20431,90 +20431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-based Media Storage: State-of-the-Art, Challenges, Use Cases and Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimopoulou Melpomeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20620,51 +20620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20708,51 +20708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20770,77 +20770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust classification with feature selection using alternating minimization and Douglas-Rachford splitting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20897,271 +20897,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint coding-denoising optimization of noisy images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">On the optimization of the satellite imaging chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Thiebaut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773604v1</w:t>
+                <w:t xml:space="preserve">hal-00773606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimization of the satellite imaging chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Joint coding-denoising optimization of noisy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Thiebaut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773606v1</w:t>
+                <w:t xml:space="preserve">hal-00773604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Projet : Do you want some &amp;quot; Chunks &amp;quot; ?</w:t>
               </w:r>
@@ -21186,51 +21186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Mkrtchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21261,51 +21261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21353,51 +21353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frames for Exact Inversion of the Rank Order Coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masmoudi Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21445,51 +21445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike based neural codes : towards a novel bio-inspired still image coding schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21550,51 +21550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-6960, INRIA. 2009, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21629,51 +21629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d'une transformée en ondelettes 2D dyadique au fil de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21740,51 +21740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression des images et des vidéos numériques : dix années de recherches au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21971,51 +21971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Nassif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vlaski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carpentiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Matta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3287333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Appuswamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116331" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bletterer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3042588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4205-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-1019-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mejdoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hidd Fonteles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.09.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2005.04.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raffy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tramini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.482592" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.737398" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950856" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubechies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227630v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Zgheib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Khabbaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kas Hanna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Nachtigall Lazzarotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Testolina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Watanabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil San Antonio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3068093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvreur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381574v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alioua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP58604.2023.10167907" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bletterer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909833" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909791" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carteron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675388" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Quilichini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287470" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Piretti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC47342.2020.00085" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549746v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054654" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Madderson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147755v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147754v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064896v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulou Melpomeni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902583" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meftah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451599" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaniche Mourir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benhayia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237006v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032465v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruchaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiesse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Vo Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332425v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thi&#233;baut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920794v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332423v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrifano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785530v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Fiadeiro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baticle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Guillaume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332422v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748522v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanizzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528790v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roquel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481656v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840186" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525000v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417415v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369513v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384174v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371405v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264534v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Zaharia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384007v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boulfani-Cuisinaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371403v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264618v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417418v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264638v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417419v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417417v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Elkefi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384013v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417421v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369519v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417423v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416808v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369540v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476326v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536018v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292045v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333994v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hidd Fonteles" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meftah" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333997v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ragot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481661v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333998v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334008v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334006v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334007v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334009v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589474v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cruz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo da Silva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447138v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773604v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mkrtchian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668076v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Khaled" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487034v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394547v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Nassif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vlaski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carpentiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Matta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3287333" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Appuswamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bletterer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3042588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4205-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-1019-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mejdoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hidd Fonteles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.09.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2005.04.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raffy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.737398" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tramini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.482592" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950856" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubechies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvreur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Testolina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Khabbaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kas Hanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227630v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Zgheib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073358" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Nachtigall Lazzarotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Watanabe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil San Antonio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3068093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154528" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381574v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alioua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208557v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP58604.2023.10167907" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909833" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bletterer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909791" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Piretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carteron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675388" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Quilichini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287470" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC47342.2020.00085" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147755v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147754v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Madderson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064896v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulou Melpomeni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902583" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meftah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451599" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566943v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336975v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaniche Mourir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benhayia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiesse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Vo Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032465v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruchaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrifano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Fiadeiro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332423v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thi&#233;baut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847162v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baticle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Guillaume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748522v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332427v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanizzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528790v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528798v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840186" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531819v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417415v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525000v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Zaharia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264534v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371405v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264618v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boulfani-Cuisinaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371402v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384007v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384171v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Elkefi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417417v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384013v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264638v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417419v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417421v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369519v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417423v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416808v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369540v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476326v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536018v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292045v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333994v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hidd Fonteles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meftah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336954v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481661v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ragot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333998v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334006v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334009v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589474v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cruz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo da Silva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447138v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773606v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773604v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mkrtchian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668076v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Khaled" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487034v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394547v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>