--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization for Decentralized Learning Under Subspace Constraints</w:t>
+                <w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roula Nassif</w:t>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Vlaski</w:t>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carpentiero</w:t>
+                <w:t xml:space="preserve">Yannick Rondelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Matta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.J. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180842v1</w:t>
+                <w:t xml:space="preserve">hal-04073357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantization for Decentralized Learning Under Subspace Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Vlaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lavenier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marco Carpentiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.2320-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3287333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073357v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Image Quantization Using Leaky Integrate-and-Fire Neurons</w:t>
+                <w:t xml:space="preserve">Image Storage onto Synthetic DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.4305-4315. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3070193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624111v1</w:t>
+                <w:t xml:space="preserve">hal-03648735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Image Quantization using Leaky Integrate-and-Fire Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -559,195 +559,195 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Storage onto Synthetic DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Image Quantization Using Leaky Integrate-and-Fire Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barbry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
+                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.4305-4315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3070193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648735v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUST CLASSIFICATION WITH FEATURE SELECTION USING AN APPLICATION OF THE DOUGLAS-RACHFORD SPLITTING ALGORITHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bletterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2822 - 2833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1013,261 +1013,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857997v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient transform-based texture image retrieval techniques under quantization effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retina-inspired Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Chaker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-4205-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.3484 - 3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2812079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069267v1</w:t>
+                <w:t xml:space="preserve">hal-01350686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retina-inspired Filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient transform-based texture image retrieval techniques under quantization effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.3484 - 3499. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2812079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-4205-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350686v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From stereoscopic images to semi-regular meshes</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (10), pp.1365-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,235 +1455,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frames for Exact Inversion of the Rank Order Coder</w:t>
+                <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (2), pp.353--359. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2011.2179557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845591v1</w:t>
+                <w:t xml:space="preserve">hal-00845592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
+                <w:t xml:space="preserve">Frames for Exact Inversion of the Rank Order Coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.353--359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2012.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2011.2179557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845592v1</w:t>
+                <w:t xml:space="preserve">hal-00845591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity-based optimization of two lifting-based wavelet transforms for semi-regular mesh compression</w:t>
               </w:r>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (4), pp.272-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (6), pp.729 - 741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Information-Based Context Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2186,226 +2186,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Wavelet-based Geometry Coder for 3D Animated models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">JPEG2000-compatible scalable scheme for wavelet-based video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Image Video Process.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (1), pp.9--9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264503v1</w:t>
+                <w:t xml:space="preserve">hal-01322206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JPEG2000-compatible scalable scheme for wavelet-based video coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal Wavelet-based Geometry Coder for 3D Animated models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Image Video Process.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.77--88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2006.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322206v1</w:t>
+                <w:t xml:space="preserve">hal-00264503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Motion Estimation for Wavelet Video Coding</w:t>
               </w:r>
@@ -2417,64 +2417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2512,64 +2512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-based distortion measure and bit allocation for wavelet image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,51 +2633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Square Error Approximation for Wavelet-based Semiregular Mesh Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (4), pp.649-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,51 +2715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Bit Allocation for Compressing Normal Meshes with an Error-driven Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (5), pp.466--486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2806,51 +2806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of signal-adapted multidimensionnal lifting scheme for lossy coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,51 +2914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scan Based Wavelet Transform and Quality Control for Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (2), pp.521-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3104,51 +3104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Description Image and Video Coding for Wireless Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Decoder for Block-Transform Based Video Coders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3294,51 +3294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortion-Rate Models for Entropy Coded Lattice Vector Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach for Video Sequence Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3465,468 +3465,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity indexing method for $Z^n$ and $D_n$ lattice quantizers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intraframe Image Decoding Based on a Nonlinear Variational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (5), pp.369-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322217v1</w:t>
+                <w:t xml:space="preserve">hal-01322219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraframe Image Decoding Based on a Nonlinear Variational Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-DSP architecture for real-time lattice quantization indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tramini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patrice Nus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (3), pp.495-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.482592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322219v1</w:t>
+                <w:t xml:space="preserve">hal-01322218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-DSP architecture for real-time lattice quantization indexing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal Subband Bit Allocation Procedure for Very Low Bit Rate Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (7), pp.647-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322218v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Subband Bit Allocation Procedure for Very Low Bit Rate Image Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low complexity indexing method for $Z^n$ and $D_n$ lattice quantizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (12), pp.1602-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/26.737398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322221v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal image compression based on Delaunay triangulation and vector quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting lattice points on ellipsoids: application to Image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Coding Using Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7, pp.101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4440,680 +4440,680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents codecs pour la compression d'image sur ADN synthétique</w:t>
+                <w:t xml:space="preserve">Sparsity-based regularization for learning over multitask graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Couvreur</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yara Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Nassif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE Statistical Signal Processing Workshop (SSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269745v1</w:t>
+                <w:t xml:space="preserve">hal-05227630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Efficient Codes for Correcting Random Edit Errors in DNA Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Khabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storage and Computing with DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Efficient Codes for Correcting Random Edit Errors in DNA Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Khabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in DNA-based Data Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-based regularization for learning over multitask graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of JPEG DNA coding system for image storage on synthetic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Nachtigall Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Testolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kas Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Zgheib</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Osamu Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Statistical Signal Processing Workshop (SSP 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073358⟩</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XLVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, France. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3068093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227630v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of JPEG DNA coding system for image storage on synthetic DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Marker Guess and Check Plus (MGC+): An Efficient Short Blocklength Code for Random Edit Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Khabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XLVIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3068093⟩</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Topics in Coding (ISTC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Los Angeles, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330969v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker Guess and Check Plus (MGC+): An Efficient Short Blocklength Code for Random Edit Errors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différents codecs pour la compression d'image sur ADN synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Testolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Kas Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Topics in Coding (ISTC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330323v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit neural multiple description for DNA-based data storage</w:t>
               </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5220,90 +5220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primer design for DNA storage random access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2024 - 23ème conférence sur COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5322,321 +5322,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple description video coding for real-time applications using HEVC</w:t>
+                <w:t xml:space="preserve">Multiple Description Video Coding for Real-Time Applications using HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2580-2584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10223049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186520v1</w:t>
+                <w:t xml:space="preserve">hal-04208557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Description Video Coding for Real-Time Applications using HEVC</w:t>
+                <w:t xml:space="preserve">Multiple description video coding for real-time applications using HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORESA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10223049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04208557v1</w:t>
+                <w:t xml:space="preserve">hal-04186520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating labeling of entropy coders for synthetic DNA data storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 24th International Conference on Digital Signal Processing (DSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes (Rodos), Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5683,77 +5683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MQ-Coder inspired arithmetic coder for synthetic DNA data storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2023 (IEEE 30th International Conference on Image Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5800,77 +5800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image storage on synthetic DNA using compressive autoencoders and DNA-adapted entropy coders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5889,364 +5889,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage vidéo à description multiple basé sur HEVC pour le pilotage de véhicules semi-autonomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Graph-based Computation of Voronoi Diagrams on Large-scale Point-based Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1125-1128</w:t>
+              <w:t xml:space="preserve">Eurographics 2022 (Short Paper Session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208550v1</w:t>
+                <w:t xml:space="preserve">hal-03608439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constrained Shannon-Fano entropy coder for image storage in synthetic DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, France. pp.1367-1371, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Computation of Voronoi Diagrams on Large-scale Point-based Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Codage vidéo à description multiple basé sur HEVC pour le pilotage de véhicules semi-autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022 (Short Paper Session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1125-1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608439v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image coding algorithm for DNA data storage combining JPEG and autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munich Workshop on Coding and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6271,103 +6271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Bit Quantization for Decentralized Learning Under Subspace Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Vlaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Vlaski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1851-1855, </w:t>
@@ -6405,77 +6405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retina-Inspired Spatio-Temporal Filtering for Dynamic Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3321-3325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6535,77 +6535,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Mitrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munich Workshop on Coding and Cryptography 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6624,1060 +6624,1060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust image coding on synthetic DNA: Reducing sequencing noise with inpainting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+                <w:t xml:space="preserve">Étude comparative de l'impact d'un codage à précision variable sur des données de simulation en géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Piretti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100971v1</w:t>
+                <w:t xml:space="preserve">hal-03414943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JPEG-based image coding solution for data storage on DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Nanopore Sequencing Simulator for DNA Data Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616020⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Munich, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648738v1</w:t>
+                <w:t xml:space="preserve">hal-03648193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore Sequencing Simulator for DNA Data Storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recalage de deux nuages de points 3D au rapport d'échelle non uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648193v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage de deux nuages de points 3D au rapport d'échelle non uniforme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A JPEG-based image coding solution for data storage on DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, France. pp.786-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416112v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de l'impact d'un codage à précision variable sur des données de simulation en géosciences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Image storage in DNA using Vector Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414943v1</w:t>
+                <w:t xml:space="preserve">hal-02959330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image storage in DNA using Vector Quantization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An end-to-end spike-based image compression architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asilomar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Asilomar, United States. pp.818-820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959330v1</w:t>
+                <w:t xml:space="preserve">hal-02908882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end spike-based image compression architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECODING OF NANOPORE-SEQUENCED SYNTHETIC DNA STORING DIGITAL IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Asilomar, United States. pp.818-820</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908882v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECODING OF NANOPORE-SEQUENCED SYNTHETIC DNA STORING DIGITAL IMAGES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A SEQUENCING NOISE RESISTANT CODE MAPPING ALGORITHM FOR IMAGE STORAGE IN DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254404v1</w:t>
+                <w:t xml:space="preserve">hal-03444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SEQUENCING NOISE RESISTANT CODE MAPPING ALGORITHM FOR IMAGE STORAGE IN DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Robust image coding on synthetic DNA: Reducing sequencing noise with inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Piretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444573v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quaternary code mapping resistant to the sequencing noise for DNA image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7702,90 +7702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STORING DIGITAL DATA INTO DNA: A COMPARATIVE STUDY OF QUATERNARY CODE CONSTRUCTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7819,64 +7819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Storage of Images onto DNA Using Vector Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference (DCC) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Utah, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7904,3497 +7904,3497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduction of the cost for encoding/decoding digital images stored on synthetic DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">OligoArchive: Using DNA in the DBMS storage hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Madderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Biennal Conference on Innovative Data Systems Research (CIDR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Asilomar, CA, United States. p98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400380v1</w:t>
+                <w:t xml:space="preserve">hal-03661386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the Bio-Inspired Leaky Integrate-and-Fire Neuron for Signal Coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structuration de nuages de points issus d'acquisitions LiDAR multiples à l'aide de graphes locaux connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO (27th European Signal Processing Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146548v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de nuages de points issus d'acquisitions LiDAR multiples à l'aide de graphes locaux connectés</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non invasive live cell cycle monitoring using quantitative phase imaging and proximal machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pognonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wattellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147755v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive live cell cycle monitoring using quantitative phase imaging and proximal machine learning methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rééchantillonnage des nuages de points gigantesques produits lors de la numérisation 3D de monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE CBMS International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cordoue, Spain</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131709v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééchantillonnage des nuages de points gigantesques produits lors de la numérisation 3D de monuments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">RING Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147754v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OligoArchive: Using DNA in the DBMS storage hierarchy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennal Conference on Innovative Data Systems Research (CIDR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Asilomar, CA, United States. p98</w:t>
+              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661386v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A biologically constrained encoding solution for long-term storage of images onto synthetic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimopoulou Melpomeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RING Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138861v1</w:t>
+                <w:t xml:space="preserve">hal-02064896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the reduction of the cost for encoding/decoding digital images stored on synthetic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gil San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190567v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biologically constrained encoding solution for long-term storage of images onto synthetic DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficiency of the Bio-Inspired Leaky Integrate-and-Fire Neuron for Signal Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO (27th European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064896v1</w:t>
+                <w:t xml:space="preserve">hal-02146548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reconstruction of wide historical sites: A local graph-based representation to resample gigantic acquisitions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DNA CODING FOR IMAGE STORAGE USING IMAGE COMPRESSION TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Meftah</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage (EG GCH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1 - 9</w:t>
+              <w:t xml:space="preserve">CORESA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875580v1</w:t>
+                <w:t xml:space="preserve">hal-02085147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA CODING FOR IMAGE STORAGE USING IMAGE COMPRESSION TECHNIQUES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Décomposition multi-échelles de maillages 3D hexaédriques dans le domaine des géosciences. Étude des performances en compression sans pertes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Appuswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085147v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition multi-échelles de maillages 3D hexaédriques dans le domaine des géosciences. Étude des performances en compression sans pertes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">Out-of-core Resampling of Gigantic Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Symposium on Geometry Processing 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900954v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-core Resampling of Gigantic Point Clouds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NEURO-INSPIRED QUANTIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Meftah</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Geometry Processing 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. pp.689-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875595v1</w:t>
+                <w:t xml:space="preserve">hal-02144872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEURO-INSPIRED QUANTIZATION</w:t>
+                <w:t xml:space="preserve">A Retina-inspired encoder: An innovative step on image coding using Leaky Integrate-and-Fire neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.694-698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02144872v1</w:t>
+                <w:t xml:space="preserve">hal-01901140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retina-inspired encoder: An innovative step on image coding using Leaky Integrate-and-Fire neurons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards the reconstruction of wide historical sites: A local graph-based representation to resample gigantic acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage (EG GCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901140v1</w:t>
+                <w:t xml:space="preserve">hal-01875580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Image coding using Leaky Integrate-and-Fire neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">CORESA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566937v1</w:t>
+                <w:t xml:space="preserve">hal-01650721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
+                <w:t xml:space="preserve">Signal Quantization using a Leaky Integrate-and-Fire neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562644v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image coding using Leaky Integrate-and-Fire neurons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la carte de profondeur au maillage surfacique : reconstruction de scènes 3D complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650721v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Quantization using a Leaky Integrate-and-Fire neuron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650750v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carte de profondeur au maillage surfacique : reconstruction de scènes 3D complexes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566943v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue noise Sampling of surfaces from stereoscopic images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Softcast with per-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, AZ, United States. pp.2122-2126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237006v1</w:t>
+                <w:t xml:space="preserve">hal-01424906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retina inspired Video Codec</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An efficient image retrieval method under dithered-based quantization scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaaniche Mourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benhayia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510010v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexashrink: Multiresolution Compression of Large Structured Hexahedral Meshes with Discontinuities in Geosciences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Novel Video Coding Framework Based on Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Khoa Vo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315079v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Point cloud compression using depth-maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336986v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Video Coding Framework Based on Machine Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337005v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with per-carrier power-constrained channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hexashrink: Multiresolution Compression of Large Structured Hexahedral Meshes with Discontinuities in Geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1101- 1105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01424906v1</w:t>
+                <w:t xml:space="preserve">hal-01315079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient image retrieval method under dithered-based quantization scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retina inspired Video Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Chaker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336975v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point cloud compression using depth-maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blue noise Sampling of surfaces from stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2016, San francisco, United States</w:t>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237009v1</w:t>
+                <w:t xml:space="preserve">hal-01237006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de cartes de profondeur pour la visualisation de nuages de points</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Video analysis and synthesis based on a retinal-inspired frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes journées de l’ Association Française d’Informatique Graphique (AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France. pp.2226 - 2230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237010v1</w:t>
+                <w:t xml:space="preserve">hal-01303089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal reconstruction from a bio-inspired event-based code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video analysis and synthesis based on a retinal-inspired frame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utilisation de cartes de profondeur pour la visualisation de nuages de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bletterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28èmes journées de l’ Association Française d’Informatique Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303089v1</w:t>
+                <w:t xml:space="preserve">hal-01237010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based coding of still images using a bio-inspired frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Event-based Control, Communication, and Signal Processing (EBCCSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11458,51 +11458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO), 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11527,90 +11527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal-inspired filtering for dynamic image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Québec City, Canada. pp.3505 - 3509, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11638,2804 +11638,2804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid weighted-stego detection using machine learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aliasing-free simplification of surface meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4677-4681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303095v1</w:t>
+                <w:t xml:space="preserve">hal-01032465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Decoder: A New Paradigm for Video Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jung</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332421v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Uniformly minimum variance unbiased estimation for asynchronous event-based cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099477v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliasing-free simplification of surface meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6086-6090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032465v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly minimum variance unbiased estimation for asynchronous event-based cameras</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stereo reconstruction of semiregular meshes, and multiresolution analysis for automatic detection of dents on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5417-5421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303104v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstruction semi-régulière de surfaces par stéréoscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018847v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo reconstruction of semiregular meshes, and multiresolution analysis for automatic detection of dents on surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Smart Decoder: A New Paradigm for Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Vo Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5417-5421</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032467v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction semi-régulière de surfaces par stéréoscopie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hybrid weighted-stego detection using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010111v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction</w:t>
+                <w:t xml:space="preserve">Optimisation joint pour le codage/débruitage d'images bruitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arrifano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pereira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Scotland, Unknown Region</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332422v1</w:t>
+                <w:t xml:space="preserve">hal-01332425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation jointe de la chaîne codage/débruitage pour les images satellite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amélioration d'un outil d'analyse différentielle de surfaces échantillonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920794v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple description coding of digital holograms using maximum-a-posteriori</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Échantillonnage de maillages surfaciques basé sur la distribution en disques de Poisson et préservant les caractéristiques géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, France</w:t>
+              <w:t xml:space="preserve">14ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332423v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échantillonnage de maillages surfaciques basé sur la distribution en disques de Poisson et préservant les caractéristiques géométriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiple description coding of digital holograms using maximum-a-posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arrifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805881v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation joint pour le codage/débruitage d'images bruitées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Optimisation jointe de la chaîne codage/débruitage pour les images satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332425v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration d'un outil d'analyse différentielle de surfaces échantillonnées</w:t>
+                <w:t xml:space="preserve">Feature-preserving direct blue noise sampling for surface meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">Eurographics 2013 (Short Paper Session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Girona, Spain. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956865v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-preserving direct blue noise sampling for surface meshes</w:t>
+                <w:t xml:space="preserve">Simplification de maillages CAO avec échantillonnage anti-aliasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2013 (Short Paper Session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Girona, Spain. pp.9-12</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785530v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification de maillages CAO avec échantillonnage anti-aliasing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
+                <w:t xml:space="preserve">Recompaction de données non-structurées nano-lithographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847162v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recompaction de données non-structurées nano-lithographiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction from a single hologram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arrifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schiavone</w:t>
+                <w:t xml:space="preserve">P.T. Fiadeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">Spie Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956882v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction from a single hologram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Digital hologram recording and stereo reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arrifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Fiadeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spie Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">3DTV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Scotland, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332424v1</w:t>
+                <w:t xml:space="preserve">hal-01332422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Global rate-distortion optimization of satellite imaging chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">On-Board Payload Data Compression Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845609v1</w:t>
+                <w:t xml:space="preserve">hal-00748522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global rate-distortion optimization of satellite imaging chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rate and latency coding for natural image identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On-Board Payload Data Compression Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Sensory Coding and Natural Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748522v2</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A satellite imaging chain based on the Compressed Sensing technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A perfectly invertible rank order coder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On-Board Payload Data Compression Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Biomedical Engineering Systems and Technologies (Biosignals)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vilamoura, Portugal. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748523v1</w:t>
+                <w:t xml:space="preserve">hal-00845606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perfectly invertible rank order coder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A satellite imaging chain based on the Compressed Sensing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carlavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Biomedical Engineering Systems and Technologies (Biosignals)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vilamoura, Portugal. pp.153-162</w:t>
+              <w:t xml:space="preserve">On-Board Payload Data Compression Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845606v1</w:t>
+                <w:t xml:space="preserve">hal-00748523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche adaptative basée Voronoï pour le remaillage semi-régulier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantizer technology: real-time displaying of millions of polygons!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848804v1</w:t>
+                <w:t xml:space="preserve">hal-01332427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">JoInt source-channel decodIng of motion-Information using maximum-a-posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arrifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845748v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantizer technology: real-time displaying of millions of polygons!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approche adaptative basée Voronoï pour le remaillage semi-régulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Stefanizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332427v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JoInt source-channel decodIng of motion-Information using maximum-a-posteriori</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Biologically Inspired Image Coder with Temporal Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Freire</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS - Advanced Concepts for Intelligent Vision Systems - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ghent, Belgium. pp.447-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332429v1</w:t>
+                <w:t xml:space="preserve">hal-00845748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du schéma lifting basé Butterfly pour les maillages semi-réguliers</w:t>
               </w:r>
@@ -14447,51 +14447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14542,51 +14542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14605,1323 +14605,1349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Hiding of Motion Information in Chroma and Luma Samples for Video Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.217</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531816v1</w:t>
+                <w:t xml:space="preserve">hal-00481328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENCODING AND DECODING STIMULI USING A BIOLOGICALLY REALISTIC MODEL: THE NON-DETERMINISM IN SPIKE TIMINGS SEEN AS A DITHER SIGNAL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DATA HIDING OF INTRA PREDICTION INFORMATION IN CHROMA SAMPLES FOR VIDEO COMPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Encoding And Decoding of Neural Ensembles (AREADNE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Santorini, Greece. paper 21</w:t>
+              <w:t xml:space="preserve">2010 IEEE 17th International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. pp.2861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481959v1</w:t>
+                <w:t xml:space="preserve">hal-00526531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Measuring Errors for Massive Triangle Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481348v1</w:t>
+                <w:t xml:space="preserve">hal-00528790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Errors for Huge Semi-regular Meshes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Another look at the retina as an image dithered scalar quantizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE Electronic Imaging "Three-Dimensional Image Processing (3DIP) and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Desenzano del Garda, Italy. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474439v1</w:t>
+                <w:t xml:space="preserve">hal-00481337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Look At The Retina As An Image Scalar Quantizer</w:t>
+                <w:t xml:space="preserve">A NOVEL BIO-INSPIRED STATIC IMAGE COMPRESSION SCHEME FOR NOISY DATA TRANSMISSION OVER LOW-BANDWIDTH CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. paper 21</w:t>
+              <w:t xml:space="preserve">The 35th International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481328v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Errors for Massive Triangle Meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Measuring Errors for Huge Semi-regular Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE Electronic Imaging "Three-Dimensional Image Processing (3DIP) and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528790v1</w:t>
+                <w:t xml:space="preserve">hal-00474439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA HIDING OF INTRA PREDICTION INFORMATION IN CHROMA SAMPLES FOR VIDEO COMPRESSION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive Semi-Regular Remeshing: A Voronoi-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE 17th International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. pp.2861</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526531v1</w:t>
+                <w:t xml:space="preserve">hal-00528798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another look at the retina as an image dithered scalar quantizer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lossless compression of 3D seismic data using a horizon motion compensated 3D lifting scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing VII, Electronic Imaging 2010, SPIE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San josé, CA,, United States. pp.753503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481337v1</w:t>
+                <w:t xml:space="preserve">hal-00481656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Semi-Regular Remeshing: A Voronoi-Based Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Motion Vector Forecast and Mapping (MV-FMap) Method for Entropy Coding based Video Coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t>
+              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528798v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless compression of 3D seismic data using a horizon motion compensated 3D lifting scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Data Hiding of Motion Information in Chroma and Luma Samples for Video Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing VII, Electronic Imaging 2010, SPIE.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481656v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Vector Forecast and Mapping (MV-FMap) Method for Entropy Coding based Video Coders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ENCODING AND DECODING STIMULI USING A BIOLOGICALLY REALISTIC MODEL: THE NON-DETERMINISM IN SPIKE TIMINGS SEEN AS A DITHER SIGNAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP'10 2010 IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint Malo, France. pp.206</w:t>
+              <w:t xml:space="preserve">Research in Encoding And Decoding of Neural Ensembles (AREADNE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Santorini, Greece. paper 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531819v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP Estimation of Multiple Description Encoded Video Transmitted over Noisy Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Vector Quantization for Efficient Low Bit-rate Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, le caire, Egypt</w:t>
+              <w:t xml:space="preserve">SPIE Electronical Imaging, Visual Communications and Image Processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417415v1</w:t>
+                <w:t xml:space="preserve">hal-00371406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit allocation for Spatio-temporal Wavelet Coding of Animated Semi-regular Meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">HYBRID-1D MACROBLOCK PREDICTION FOR VIDEO COMPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369513v1</w:t>
+                <w:t xml:space="preserve">hal-00525000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View-Dependent Geometry Coding Of 3D Scenes</w:t>
               </w:r>
@@ -15933,51 +15959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15996,286 +16022,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Vector Quantization for Efficient Low Bit-rate Video Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAP Estimation of Multiple Description Encoded Video Transmitted over Noisy Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronical Imaging, Visual Communications and Image Processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, United States</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, le caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371406v1</w:t>
+                <w:t xml:space="preserve">hal-00417415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYBRID-1D MACROBLOCK PREDICTION FOR VIDEO COMPRESSION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bit allocation for Spatio-temporal Wavelet Coding of Animated Semi-regular Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.554</w:t>
+              <w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525000v1</w:t>
+                <w:t xml:space="preserve">hal-00369513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCAN-BASED WAVELET TRANSFORM FOR HUGE 3D VOLUME DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCS2009, Picture Coding Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16419,1521 +16419,1521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Optimizations of the MPEG-4 FAMC standard for Enhanced Compression of Animated 3D Meshes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Prêteux</w:t>
+                <w:t xml:space="preserve">Remeshing and Spatio-Temporal Wavelet Filtering for 3D Animations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Egypt</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP (International Conference on Acoustics, Speech, and Signal Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, LAS VEGAS, United States. pp.IMDSP-P6.F6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416806v1</w:t>
+                <w:t xml:space="preserve">hal-00264534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remeshing and Spatio-Temporal Wavelet Filtering for 3D Animations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiple Description Video Decoding using MAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP (International Conference on Acoustics, Speech, and Signal Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, LAS VEGAS, United States. pp.IMDSP-P6.F6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264534v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Description Video Decoding using MAP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">COMPRESSION ARTIFACTS REDUCTION USING VARIATIONAL METHODS : ALGORITHMS AND EXPERIMENTAL STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2008 - 2008 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, France. pp.1173-1176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371405v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRESSION ARTIFACTS REDUCTION USING VARIATIONAL METHODS : ALGORITHMS AND EXPERIMENTAL STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Optimizations of the MPEG-4 FAMC standard for Enhanced Compression of Animated 3D Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titus Zaharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prêteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008 - 2008 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Egypt</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101401v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-Based Mesh Clustering For MCDWT Compression Of 3D Animated Meshes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Allocation optimale de débit entre le mouvement et les coefficients d'ondelettes pour la compression vidéo basée ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Payan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2105-2109</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264618v1</w:t>
+                <w:t xml:space="preserve">hal-00371402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal wavelet-based compression of 3D animated meshes using motion-based clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Motion-based Geometry Compensation For DWT Compression of 3D Mesh Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264630v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation optimale de débit entre le mouvement et les coefficients d'ondelettes pour la compression vidéo basée ondelettes</w:t>
+                <w:t xml:space="preserve">Motion-Adapted Weighted Lifting Scheme for MCWT Video Coders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371402v1</w:t>
+                <w:t xml:space="preserve">hal-00371403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based Geometry Compensation For DWT Compression of 3D Mesh Sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Motion-Based Mesh Clustering For MCDWT Compression Of 3D Animated Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2105-2109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384007v1</w:t>
+                <w:t xml:space="preserve">hal-00264618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-Adapted Weighted Lifting Scheme for MCWT Video Coders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal wavelet-based compression of 3D animated meshes using motion-based clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Portugal</w:t>
+              <w:t xml:space="preserve">TAIMA'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371403v1</w:t>
+                <w:t xml:space="preserve">hal-00264630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW MEMORY COST SCAN-BASED WAVELET TRANSFORM FOR 3D MULTIRESOLUTION MESHES USING THE UNLIFTED BUTTERFLY FILTER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Model-based bit allocation between wavelet subbands and motion information in MCWT video coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Image/Video Communication over fixed and mobile networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">EUropean SIgnal Processing COnference (EUSIPCO 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384171v1</w:t>
+                <w:t xml:space="preserve">hal-00417418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Model of the Coding Error in MCWT Video Coders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Model-based Quality Control for the Compression of 3D Mesh Sequences with Fixed Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, United States</w:t>
+              <w:t xml:space="preserve">IEEE ISCCSP'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417417v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scan-based Compression of 3D Mesh Sequences With Geometry Compensation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling the motion coding error for MCWT video coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP 14th EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384013v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Quality Control for the Compression of 3D Mesh Sequences with Fixed Connectivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theoretical Model of the Coding Error in MCWT Video Coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISCCSP'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264638v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based bit allocation between wavelet subbands and motion information in MCWT video coders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scan-based Compression of 3D Mesh Sequences With Geometry Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUropean SIgnal Processing COnference (EUSIPCO 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Italy</w:t>
+              <w:t xml:space="preserve">EURASIP 14th EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417418v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the motion coding error for MCWT video coders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LOW MEMORY COST SCAN-BASED WAVELET TRANSFORM FOR 3D MULTIRESOLUTION MESHES USING THE UNLIFTED BUTTERFLY FILTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Elkefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Image/Video Communication over fixed and mobile networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417419v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Lifting Scheme for the Compression of Animated Sequences of Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop VLBV 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17971,51 +17971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based Compression of 3D Mesh Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIDCA-ICMI'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18053,64 +18053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable motion coding for video coders based on lifted MCWT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18161,51 +18161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSE Approximation for Model-based Compression of Multiresolution Semiregular Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO (European Conference on Signal Processing) 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18243,64 +18243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage scalable des vecteurs mouvement pour la compression de vidéos basée ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18351,51 +18351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Bit Allocation for Normal Mesh Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Italy. pp.327-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18433,51 +18433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted bit allocation for multiresolution 3D mesh geometry compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18515,51 +18515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multiresolution context-based coding for geometry compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Spain. pp.785-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18597,51 +18597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Mesh Wavelet Coding Using Efficient Model-based Bit Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18679,51 +18679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution 3D Mesh Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, United States. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18780,64 +18780,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d'information sur ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15373-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18888,51 +18888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.217-232, 2013</w:t>
@@ -18974,51 +18974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of Surface Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Diagnostics and Clinical Technologies: Applying High-Performance Cluster and Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global Publishing (Eds.: M. Pereira and M. Freire), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19075,64 +19075,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS FOR STORING DIGITAL DATA AS, AND FOR TRANSFORMING DIGITAL DATA INTO, SYNTHETIC DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimopoulou Melpomeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16/811,985. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19163,90 +19163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’exploitation des hydrocarbures d’une formation souterraine, au moyen d’une analyse multi-résolution optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 16/54.906. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19277,64 +19277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method, System and Computer Program Product for 3D objects graphical representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19359,259 +19359,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method, system and computer program product for processing multi-dimensional digital data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Procédé, système et produit programme d'ordinateur pour manipuler des maillages par plusieurs dimensions dits ``out-of-core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 068299 EP. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: P121183.FR.01. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333994v1</w:t>
+                <w:t xml:space="preserve">hal-01336954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé, système et produit programme d'ordinateur pour manipuler des maillages par plusieurs dimensions dits ``out-of-core</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Method, system and computer program product for processing multi-dimensional digital data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hidd Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: P121183.FR.01. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 068299 EP. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336954v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de codage et de décodage d'images, dispositif de codage et de décodage d'images et programmes d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Thiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 08026. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19623,102 +19623,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and associated system for synchronous wavelet transformation for massive multidimensional data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Procédé de quantification des vecteurs dans les réseaux réguliers de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hidd Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union, Patent n° : PCT-FR2008-001164. 2008, pp.47</w:t>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : 08/03017. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481661v1</w:t>
+                <w:t xml:space="preserve">hal-01333997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage/décodage optimisé plans de bits</w:t>
               </w:r>
@@ -19730,51 +19730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : FR-08. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19786,145 +19786,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de quantification des vecteurs dans les réseaux réguliers de points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Method and associated system for synchronous wavelet transformation for massive multidimensional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unknown Region, Patent n° : 08/03017. 2008</w:t>
+              <w:t xml:space="preserve">European Union, Patent n° : PCT-FR2008-001164. 2008, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333997v1</w:t>
+                <w:t xml:space="preserve">hal-00481661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de dénombrement des vecteurs dans les réseaux réguliers de point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hidd Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 08/03020. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19936,334 +19936,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et système associé de transformée en ondelettes au fil de l'eau pour des données multidimensionnelles massives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Codage/décodage par plans de symboles, avec calcul dynamique de tables de probabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 05696. 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334007v1</w:t>
+                <w:t xml:space="preserve">hal-01334008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage/décodage par plans de symboles, avec calcul dynamique de tables de probabilités</w:t>
+                <w:t xml:space="preserve">Codage/décodage algebrique optimisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07. 2007</w:t>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 53414. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334008v1</w:t>
+                <w:t xml:space="preserve">hal-01334006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage/décodage algebrique optimisé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Procédé et système associé de transformée en ondelettes au fil de l'eau pour des données multidimensionnelles massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 53414. 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unknown Region, Patent n° : FR-07 05696. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334006v1</w:t>
+                <w:t xml:space="preserve">hal-01334007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodeur Vidéo Optimal Basé sur Les Standards de Type MPEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : 99/07443. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20313,90 +20313,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-based Media Storage: State-of-the-Art, Challenges, Use Cases and Requirements version 7.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melpomeni Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20431,90 +20431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-based Media Storage: State-of-the-Art, Challenges, Use Cases and Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimopoulou Melpomeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20620,51 +20620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20708,51 +20708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20770,77 +20770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust classification with feature selection using alternating minimization and Douglas-Rachford splitting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20897,271 +20897,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimization of the satellite imaging chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Joint coding-denoising optimization of noisy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773606v1</w:t>
+                <w:t xml:space="preserve">hal-00773604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint coding-denoising optimization of noisy images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">On the optimization of the satellite imaging chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773604v1</w:t>
+                <w:t xml:space="preserve">hal-00773606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Projet : Do you want some &amp;quot; Chunks &amp;quot; ?</w:t>
               </w:r>
@@ -21186,51 +21186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Mkrtchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21261,51 +21261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming an image through the eye: The retina seen as a dithered scalable image coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21353,51 +21353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frames for Exact Inversion of the Rank Order Coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masmoudi Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21445,51 +21445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike based neural codes : towards a novel bio-inspired still image coding schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21550,51 +21550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-6960, INRIA. 2009, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21629,51 +21629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d'une transformée en ondelettes 2D dyadique au fil de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21740,51 +21740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression des images et des vidéos numériques : dix années de recherches au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21971,51 +21971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Nassif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vlaski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carpentiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Matta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3287333" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Appuswamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bletterer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3042588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4205-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-1019-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mejdoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hidd Fonteles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.09.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2005.04.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raffy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.737398" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tramini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.482592" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950856" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubechies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvreur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Testolina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Khabbaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kas Hanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227630v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Zgheib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073358" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Nachtigall Lazzarotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Watanabe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil San Antonio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3068093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154528" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381574v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alioua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208557v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP58604.2023.10167907" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909833" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bletterer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909791" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Piretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carteron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675388" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Quilichini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287470" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC47342.2020.00085" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147755v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147754v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Madderson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064896v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulou Melpomeni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902583" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meftah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451599" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566943v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336975v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaniche Mourir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benhayia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiesse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Vo Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032465v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruchaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrifano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Fiadeiro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332423v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thi&#233;baut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847162v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baticle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Guillaume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748522v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332427v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanizzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528790v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528798v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840186" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531819v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417415v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525000v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Zaharia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264534v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371405v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264618v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boulfani-Cuisinaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371402v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384007v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384171v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Elkefi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417417v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384013v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264638v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417419v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417421v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369519v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417423v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416808v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369540v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476326v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536018v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292045v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333994v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hidd Fonteles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meftah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336954v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481661v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ragot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333998v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334006v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334009v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589474v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cruz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo da Silva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447138v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773606v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773604v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mkrtchian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668076v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Khaled" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487034v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394547v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Nassif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vlaski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carpentiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Matta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3287333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Appuswamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116331" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bletterer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3042588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4205-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-1019-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2011.2179557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kammoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mejdoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hidd Fonteles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.09.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2005.04.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raffy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tramini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.482592" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.737398" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.480769" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950856" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubechies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227630v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Zgheib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Khabbaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kas Hanna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Nachtigall Lazzarotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Testolina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Watanabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil San Antonio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3068093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvreur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381574v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alioua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP58604.2023.10167907" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bletterer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909833" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909791" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carteron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675388" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Quilichini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287470" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Piretti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC47342.2020.00085" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Madderson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147755v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147754v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064896v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulou Melpomeni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902583" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meftah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451599" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaniche Mourir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benhayia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032465v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruchaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiesse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Vo Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carlavan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thi&#233;baut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrifano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thiebaut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785530v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956882v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baticle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Guillaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Fiadeiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332422v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748522v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748523v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanizzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_41" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528790v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roquel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481348v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481656v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840186" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525000v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417415v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369513v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264534v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Zaharia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384007v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boulfani-Cuisinaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371403v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264618v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417418v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264638v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417419v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417417v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384013v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384171v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Elkefi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417421v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369519v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417423v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416808v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369540v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476326v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536018v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292045v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333994v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hidd Fonteles" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meftah" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333997v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333996v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ragot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481661v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333998v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334008v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334006v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334007v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334009v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589474v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cruz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo da Silva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447138v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773604v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mkrtchian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668076v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Khaled" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487034v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394547v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wohrer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>