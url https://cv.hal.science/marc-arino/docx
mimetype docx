--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1189,165 +1189,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Une écriture thérapeutique originale : Tarnation de Jonathan Caouette ou le documentaire autobiographique protéiforme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varia 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Cérémonie (1995) de Claude Chabrol : “le dernier film marxiste”, la description clinique d'un “cas de folie à deux” ou “simple” machine tragique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, HORS SERIE n° 1 spécial agrégation Lettres Modernes 2014, HORS SERIE (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358259v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01358251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les frontières floues : traversées identitaires, corporelles et culturelles dans la littérature mauricienne francophone contemporaine et dans les écritures migrantes du Québec. Une application à l’œuvre d’Ananda Devi et de Ying Chen »</w:t>
               </w:r>
@@ -1679,1711 +1679,1780 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Transgressions, performances et résistances au prisme du queer chez les travestis de la Main et la naine Céline Poulin dans Le Cahier noir et Le Cahier rouge (2003-2004) de Michel Tremblay »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et créations artistiques au prisme du queer Écritures, performances et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Brodziak; Juliette Drigny; Anne-Marie Petitjean; Pierre-Louis Fort, Feb 2026, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Confessions d’outre-tombe et outre-vie dans Le Trou dans le mur (2006) de Michel Tremblay »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et plus ultra III : l’outre-vie dans les littératures francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Bulté; Frédéric Briot, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une intruse à la Cour de France : visions de Jeanne du Barry par Maïwenn »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guilhem Armand, Sep 2025, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de l’artiste dans Oscar de profundis (2016) de Catherine Mavrikakis : incarnation et recyclage des figures et des références culturelles du passé dans l’Apocalypse du 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction, réécriture, adaptation, journée d'études organisée dans le cadre de l'axe 3 du Laboratoire DIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Arino; Guilhem Armand, Mar 2023, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition de l’artiste dans Oscar de profundis (2016) de C. Mavrikakis : portrait du personnage en figure de la préservation du patrimoine artistique mondial et de la fin des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70 ans après le “Rapport Massey” : Etat des lieux de la culture et des politiques culturelles au Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Ferré-Rode, Jun 2022, Paris / Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma vie avec John F. Donovan (2019) de Xavier Dolan : enjeux d’un biopic fictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légitimité, Autorités, Canons », Atelier « Cultures Populaires » : « Les destinées historiques comme fondement de la légitimité : le genre biographique dans la culture populaire des États-Unis d’Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeanne Ferrier ; Danièle André, May 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de soi dans le film Persepolis (2007) de Marjane Satrapi et Vincent Paronnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit et mise en scène de soi : enjeux et problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monica Cardenas ; Christine Orobitg, Jun 2022, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires de la transparence dans Elysium de Neil Blomkamp (2013), Oblivion de Joseph Kosinsky (2013) et Jupiter : le destin de l’univers des Wachowski (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’utopie à la science-fiction : Imaginaire et fantasmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Sylvos, May 2021, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Imaginaire et esthétique de la Terre post-apocalyptique, de ses espaces de substitution ou des ailleurs des maîtres de l’univers dans Elysium de Neill Blomkamp (2013), Oblivion de Joseph Kosinski (2013) et Jupiter : Le Destin de l’univers des Wachowski (2015) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« De l'utopie à la science-fiction : imagination et fantasmatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Laurence à Laurence : représentation du passage transgenre dans Laurence anyways (2012) de Xavier Dolan », 32ème congrès du CIEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passage – médiation et transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIEF, Jun 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort à Venise de L. Visconti : pistes d'études du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études agrégation interne de Lettres Modernes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Armand, Nov 2018, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Piégée par sa machine : l’humanité et son « Transperceneige » dans le film Snowpiercer de Bong Joon Ho (2013) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Piégé par la machine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Aminot, Apr 2017, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cycle et recyclage, reprise et ressassement du roman-monde dans La Diaspora des Desrosiers (2007-2014) de Michel Tremblay »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Que devient la littérature québécoise ? Formes et enjeux des pratiques narratives depuis 1990 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrée Mercier, Robert Dion, Romuald, Fonkoua et Myriam Suchet, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le génocide des Tutsi au Rwanda à l’université par l’analyse filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Enseigner le génocide des Tutsi au Rwanda du collège à l’université » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virginie Brinker, Université de Dijon, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mensonge du bourreau dans Music box (1989) de Constantin Costa-Gavras »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La fiction du bourreau » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antony Soron (ESPE Paris 4) et le CIEF de Paris 4 Sorbonne Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières floues : traversées identitaires, corporelles et culturelles dans la littérature mauricienne francophone contemporaine et dans les écritures migrantes du Québec. Une application à l’œuvre d’Ananda Devi et de Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international «Francophonies trans-océaniques : vertiges de la balkanisation, rêves de mondialisation»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Unknown, Canada. pp.197-2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Représentations du complexe et de la résistance québécoises face à la référence française dans l’œuvre de Michel Tremblay »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Centres et périphéries. Relations artistiques entre métropoles et colonies » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guilhem Armand; Chantale Meure; CRLHOI, Université La Réunion, Oct 2013, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La puissance du juge et ses revers dans &amp;quot;Est-ce dans ce monde-là que nous voulons vivre? d’Eva Joly et L’Ivresse du pouvoir de Claude Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pouvoir et ses écritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp.421--430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légende de Kalla ou l’Esprit des lieux dans Sortilèges créoles. Eudora ou l’Ile enchantée de Marguerite-Hélène Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Esprit des Lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Bordeaux, France. pp.231--242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de l’amitié dans la série des Cahier[s] de Michel Tremblay ou l’utopie d’une famille “logique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés. Le cas des mondes américains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Rochelle, France. pp.67--88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la frontière de soi et du monstre : l’écriture cinématographique du corps dans Possession d’Andrzej Zulawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Langages, écritures et frontières du corps"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Saint-Denis, La Réunion. pp.125--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souillure et transgression dans quatre romans et récits d’Ananda Devi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La souillure"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Bordeaux, France. pp.133-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pays de Québec, rien ne doit mourir et rien ne doit changer : inconscient collectif et transmission du désespoir dans la littérature québécoise du 20e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Genre et dynamiques interculturelles : la transmission"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de Montréal dans la nouvelle québécoise de la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville éclatée : imaginaires et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aix-en-Provence, France. pp.139--152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence du &amp;quot;corps-à-cœur&amp;quot; dans le Jour des corneilles de Jean-François Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et écriture, violence de l’affect, voix de l’écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Bordeaux, France. pp.241--254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3393,612 +3462,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réécriture au XXIe siècle : études cartographiques des passages entre les oeuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Arino et Bénédicte Letellier. , 3, 2016, TrOPICS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Letellier</w:t>
+                <w:t xml:space="preserve">hal-01371521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iles/Elles. Résistances et revendications féminines dans les îles des Caraïbes et de l’océan Indien (XVIII-XXIè siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Arino et Bénédicte Letellier. , 3, 2016, TrOPICS</w:t>
+              <w:t xml:space="preserve">K'A, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t>
+                <w:t xml:space="preserve">hal-04469484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la génération dans la littérature et dans les arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">K'A, 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chelebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion, Faculté des lettres et des sciences humaines, 42, 2012, Travaux et documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Armand</w:t>
+                <w:t xml:space="preserve">hal-01212642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langages, écritures et frontières du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Arino et G. Fois-Kaschel. Université de La Réunion FLSH, Travaux et documents n° 40, 137 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langages, écritures et frontières du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrièle Fois-Kaschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion, Faculté des lettres et des sciences humaines, 40, 2011, Travaux et documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête d'une litté-rupture: imaginaire et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Peylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2010, 978-2-903440-88-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.20498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Université de la Réunion, Faculté des lettres et des sciences humaines, 40, 2011, Travaux et documents</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Apocalypse selon Michel Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux,, « Eidôlon », n° 77, 366 p., 2007, Gérard Peylet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marc Arino et G. Fois-Kaschel. Université de La Réunion FLSH, Travaux et documents n° 40, 137 p., 2011</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1985-2005. Vingt années d’écriture migrante au Québec. Les voies d’une herméneutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Arino et M.L. Piccione. Presses Universitaires de Bordeaux, « Eidôlon », n° 80, 239 p., 2007, Gérard Peylet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4008,2082 +4077,2082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectique de l’imperfection négative et positive dans le cycle La Diaspora des Desrosiers (2007-2015) de Michel Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bonnier; Sylvie Laigneau-Fontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Imperfection littéraire et artistique en Europe Antiquité-XXie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 651-663, 2021, 978-2-406-12135-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de libertés : traversées spatio-temporelles, mémorielles et traversées de soi dans Vi de Kim Thúy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlo Lavoie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté, imaginaire et espace de contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions du Cygne, p. 109-124, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‟Building the perfect beast” : Fabrique et imaginaire de la maison hantée dans Crimson Peak de Guillermo del Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gachet; Florence Plet-Nicolas; Natacha Vas Deyres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, , 2020, « Le Fil à retordre »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofiction et disease movie dans Safe de Todd Haynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Chelebourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écofictions et Cli-Fi : L’environnement dans les fictions de l’imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 195-210, 2019, ISBN-10: 2814303368 ISBN-13: 978-2814303362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cycle et recyclage, reprise et ressassement du roman-monde dans La Diaspora des Desrosiers (2007-2015) de Michel Tremblay »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Dion ; Andrée Mercier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Que devient la littérature québécoise ? Formes et enjeux des pratiques narratives depuis 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Nota Bene, p. 221-241, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enseigner le génocide des Tutsi au Rwanda à l’université par l’analyse filmique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Brinker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le génocide des Tutsi au Rwanda du collège à l’université </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-36441-217-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Editions Nota Bene, p. 221-241, 2017</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9 mois ferme d'Albert Dupontel (2013). Le délinquant et la juge : une histoire française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bialecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France en 50 films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, p. 298-303, 2016, 9782749535005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">9 mois ferme d'Albert Dupontel (2013). Le délinquant et la juge : une histoire française.</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie d'Adèle : Chapitres 1 et 2, d'Abdellatif Kechiche (2013). De l'(homo)sexualité taboue au déterminisme social stéréotypé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Bialecki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France en 50 films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bréal, p. 298-303, 2016, 9782749535005</w:t>
+              <w:t xml:space="preserve">, Bréal, p. 292-297, 2016, 9782749535005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Vie d'Adèle : Chapitres 1 et 2, d'Abdellatif Kechiche (2013). De l'(homo)sexualité taboue au déterminisme social stéréotypé</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cérémonie de Claude Chabrol : comment faire la révolution à la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Bialecki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France en 50 films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bréal, p. 292-297, 2016, 9782749535005</w:t>
+              <w:t xml:space="preserve">, Bréal, p. 166-171, 2016, 9782749535005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, p. 166-171, 2016, 9782749535005</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Labyrinthe de Pan de Guillermo del Toro, une histoire de regards et de désobéissances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du merveilleux. Fantastique, science-fiction, fantasy en littérature et dans les arts visuels (dir. A. Besson et E. Jacquelin),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Université Artois, p. 173-185, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Université Artois, p. 173-185, 2015</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de l'ouvrage ILES/ ELLES. Résistances et revendications féminines dans les îles des Caraïbes et de l’océan Indien (XVIIIe –XXIe siècles) (dir. Valérie Andrianjafitrimo-Magdelaine et Marc Arino)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Arino et Valérie Andrianjafitrimo-Magdelaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILES/ ELLES. Résistances et revendications féminines dans les îles des Caraïbes et de l’océan Indien (XVIIIe –XXIe siècles) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-19, 2015, 979-1-914355-28-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 5-19, 2015, 979-1-914355-28-4</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formes de la &amp;quot;destinerrance&amp;quot; dans Moi, l’interdite (2000) d'Ananda Devi et Anima (2013) de Wajdi Mouawad »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Andoche; M. Watin; E. Williams-Wanquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, migrations et territoires dans l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epica, p. 19-30, 2014, 978-2-905861-26-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Epica, p. 19-30, 2014, 978-2-905861-26-9</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire de la traversée dans Visage retrouvé de Wajdi Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Duboin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océan édition; Université de La Réunion, pp.115-126, 2014, 978-2-36247-080-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Océan édition; Université de La Réunion, pp.115-126, 2014, 978-2-36247-080-6</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchaud, Corinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire littéraire des écrivains francophones classiques (Belgique, Canada, Luxembourg, Suisse romande)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Honoré Champion, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Honoré Champion, 2013</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pièces à conviction. Les Entretiens de Luc Boulanger avec Michel Tremblay ou l’“anti-Claudel” québécois vu par lui-même »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Lacoste; Alain Sebbah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecrivain face à la création : préface ,traduction et critique, Hommage à Nouredine Lamouchi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gafsa, pp.96-103, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de Gafsa, pp.96-103, 2013</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’imaginaire de la traversée dans Visage retrouvé de Wajdi Mouawad »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Duboin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océan éditions, p. 115-125, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Océan éditions, p. 115-125, 2013</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la catastrophe dans La Mer de la tranquillité de Sylvain Trudel ou comment la vie décille les yeux des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audet, René and Mottet, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle québécoise contemporaine (1995-2010): état des lieux d’une pratique vive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Nota bene, pp.289--309, 2013, Contemporanéités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éd. Nota bene, pp.289--309, 2013, Contemporanéités</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Souillure et transgression dans quatre romans et récits d’Ananda Devi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Bohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Souillure </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, « Eidôlon », n° 92, Presses Universitaires de Bordeaux, p. 133-143, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, « Eidôlon », n° 92, Presses Universitaires de Bordeaux, p. 133-143, 2011</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs (présentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arino, Marc and Peylet, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs. Mélanges offerts à Marie-Lyne Piccione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.13--19, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs (présentation)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’utopie filmée de Denys Arcand en question (2) : Jésus de Montréal ou la redécouverte empêchée des Evangiles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Rigal-Cellard et M.-L. Piccione. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Aléas de l’utopie canadienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux,, pp.217-226, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1976-2010: trente-quatre ans de littérature québécoise avec Marie-Lyne Piccione à l’Université Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arino, Marc and Peylet, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs. Mélanges offerts à Marie-Lyne Piccione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.13--19, 2010</w:t>
+              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.7--11, 2010, Eidôlon, 978-2-903440-88-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">B. Rigal-Cellard et M.-L. Piccione. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour-à-mort dans le théâtre gai québécois depuis 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arino, Marc and Peylet, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs. Mélanges offerts à Marie-Lyne Piccione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.55--71, 2010, Eidôlon, 978-2-903440-88-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’utopie filmée de Denys Arcand en question (1) : Le Déclin de l’empire américain et Les Invasions barbares de Denys Arcand ou le parcours rêvé d’un cinéaste assassiné par la critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Rigal-Cellard et M.L. Piccione. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Aléas de l’utopie canadienne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux,, pp.217-226, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 217-226, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.7--11, 2010, Eidôlon, 978-2-903440-88-6</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie filmée de Denys Arcand en question (2) : Jésus de Montréal ou la redécouverte empêchée des Evangiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piccione, Marie-Lyne and Rigal-Cellard, Bernadette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les aléas de l'utopie canadienne: figures et représentations dans la littérature et le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.217--226, 2010, Gulf Stream, 978-2-86781-691-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.55--71, 2010, Eidôlon, 978-2-903440-88-6</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie filmée de Denys Arcand en question (1): Le Déclin de l’empire américain et Les Invasions barbares de Denys Arcand ou le parcours rêvé d’un cinéaste assassiné par la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piccione, Marie-Lyne and Rigal-Cellard, Bernadette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les aléas de l'utopie canadienne: figures et représentations dans la littérature et le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.205--215, 2010, Gulf Stream, 978-2-86781-691-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 217-226, 2010</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du livre au film: la part du frère dans les deux Tout contre Léo de Christophe Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chelebourg, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la jeunesse pour elle-même</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.27--42, 2010, La revue des lettres modernes, 978-2-256-91154-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’utopie filmée de Denys Arcand en question (2) : Jésus de Montréal ou la redécouverte empêchée des Evangiles</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre de la rue dans Héloïse et Kamouraska d’Anne Hébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piccione, Marie-Lyne and Rigal-Cellard, Bernadette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aléas de l'utopie canadienne: figures et représentations dans la littérature et le cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.217--226, 2010, Gulf Stream, 978-2-86781-691-8</w:t>
+              <w:t xml:space="preserve">Stratégies du mouvement et du franchissement: la rue et le pont au Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ de Bordeaux, pp.19--27, 2008, Gulf stream, 978-2-86781-504-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.205--215, 2010, Gulf Stream, 978-2-86781-691-8</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix enfantine/féminine et ses enjeux dans L’Infante maure de Mohammed Dib et Les Fous de Bassan d’Anne Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dugas, Guy and Lacoste, Francis and Lamouchi, Noureddine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman et récit bref: travaux du Groupe de recherche tuniso-français sur les formes romanesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de publication universitaire, pp.5--26, 2008, 978-9973-37-456-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6093,118 +6162,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation du colloque international de l’OSOI (Observatoire des Sociétés de l’Océan Indien) / DIRE (ex CCLC-CRLHOI) / LCF, Université de La Réunion, Saint-Denis de La Réunion : « ILES/ ELLES : Femmes des mondes créoles et émergences des revendications féminines dans les îles des Caraïbes et les îles de l'Océan Indien, XVII-XXIème siècles »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6351,51 +6420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04828370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/JUXF3360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04764362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03628611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03451756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01445342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01415650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2011.0056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05381203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03121435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.20498" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01191718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04828370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/JUXF3360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04764362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03628611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03451756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01445342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01415650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2011.0056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05570002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05381203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03121435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.20498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01191718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>