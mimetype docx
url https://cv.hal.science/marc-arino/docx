--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -2058,1407 +2058,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le récit de soi dans le film Persepolis (2007) de Marjane Satrapi et Vincent Paronnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit et mise en scène de soi : enjeux et problématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monica Cardenas ; Christine Orobitg, Jun 2022, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ma vie avec John F. Donovan (2019) de Xavier Dolan : enjeux d’un biopic fictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légitimité, Autorités, Canons », Atelier « Cultures Populaires » : « Les destinées historiques comme fondement de la légitimité : le genre biographique dans la culture populaire des États-Unis d’Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeanne Ferrier ; Danièle André, May 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Monica Cardenas ; Christine Orobitg, Jun 2022, Saint-Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires de la transparence dans Elysium de Neil Blomkamp (2013), Oblivion de Joseph Kosinsky (2013) et Jupiter : le destin de l’univers des Wachowski (2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’utopie à la science-fiction : Imaginaire et fantasmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Sylvos, May 2021, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Sylvos, May 2021, Saint-Denis de La Réunion, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imaginaire et esthétique de la Terre post-apocalyptique, de ses espaces de substitution ou des ailleurs des maîtres de l’univers dans Elysium de Neill Blomkamp (2013), Oblivion de Joseph Kosinski (2013) et Jupiter : Le Destin de l’univers des Wachowski (2015) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« De l'utopie à la science-fiction : imagination et fantasmatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Saint-Denis de La Réunion, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Laurence à Laurence : représentation du passage transgenre dans Laurence anyways (2012) de Xavier Dolan », 32ème congrès du CIEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passage – médiation et transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEF, Jun 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CIEF, Jun 2018, La Rochelle, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort à Venise de L. Visconti : pistes d'études du film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études agrégation interne de Lettres Modernes 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Armand, Nov 2018, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, G. Armand, Nov 2018, Saint-Denis de La Réunion, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Piégée par sa machine : l’humanité et son « Transperceneige » dans le film Snowpiercer de Bong Joon Ho (2013) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Piégé par la machine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Aminot, Apr 2017, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Aminot, Apr 2017, Cherbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cycle et recyclage, reprise et ressassement du roman-monde dans La Diaspora des Desrosiers (2007-2014) de Michel Tremblay »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Que devient la littérature québécoise ? Formes et enjeux des pratiques narratives depuis 1990 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrée Mercier, Robert Dion, Romuald, Fonkoua et Myriam Suchet, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Andrée Mercier, Robert Dion, Romuald, Fonkoua et Myriam Suchet, Jun 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le génocide des Tutsi au Rwanda à l’université par l’analyse filmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Enseigner le génocide des Tutsi au Rwanda du collège à l’université » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie Brinker, Université de Dijon, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Virginie Brinker, Université de Dijon, Oct 2014, Dijon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le mensonge du bourreau dans Music box (1989) de Constantin Costa-Gavras »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La fiction du bourreau » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antony Soron (ESPE Paris 4) et le CIEF de Paris 4 Sorbonne Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Antony Soron (ESPE Paris 4) et le CIEF de Paris 4 Sorbonne Feb 2014, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières floues : traversées identitaires, corporelles et culturelles dans la littérature mauricienne francophone contemporaine et dans les écritures migrantes du Québec. Une application à l’œuvre d’Ananda Devi et de Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international «Francophonies trans-océaniques : vertiges de la balkanisation, rêves de mondialisation»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Unknown, Canada. pp.197-2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Unknown, Canada. pp.197-2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentations du complexe et de la résistance québécoises face à la référence française dans l’œuvre de Michel Tremblay »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Centres et périphéries. Relations artistiques entre métropoles et colonies » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guilhem Armand; Chantale Meure; CRLHOI, Université La Réunion, Oct 2013, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Guilhem Armand; Chantale Meure; CRLHOI, Université La Réunion, Oct 2013, Saint-Denis de La Réunion, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance du juge et ses revers dans &amp;quot;Est-ce dans ce monde-là que nous voulons vivre? d’Eva Joly et L’Ivresse du pouvoir de Claude Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir et ses écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp.421--430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp.421--430</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légende de Kalla ou l’Esprit des lieux dans Sortilèges créoles. Eudora ou l’Ile enchantée de Marguerite-Hélène Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Esprit des Lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France. pp.231--242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France. pp.231--242</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de l’amitié dans la série des Cahier[s] de Michel Tremblay ou l’utopie d’une famille “logique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amitiés. Le cas des mondes américains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Rochelle, France. pp.67--88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Rochelle, France. pp.67--88</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la frontière de soi et du monstre : l’écriture cinématographique du corps dans Possession d’Andrzej Zulawski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Langages, écritures et frontières du corps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Saint-Denis, La Réunion. pp.125--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Saint-Denis, La Réunion. pp.125--134</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souillure et transgression dans quatre romans et récits d’Ananda Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La souillure"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Bordeaux, France. pp.133-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Bordeaux, France. pp.133-143</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays de Québec, rien ne doit mourir et rien ne doit changer : inconscient collectif et transmission du désespoir dans la littérature québécoise du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Genre et dynamiques interculturelles : la transmission"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Saint-Denis, La Réunion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence du &amp;quot;corps-à-cœur&amp;quot; dans le Jour des corneilles de Jean-François Beauchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et écriture, violence de l’affect, voix de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bordeaux, France. pp.241--254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de Montréal dans la nouvelle québécoise de la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville éclatée : imaginaires et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aix-en-Provence, France. pp.139--152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217781v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01217774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4742,1204 +4742,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface de l'ouvrage ILES/ ELLES. Résistances et revendications féminines dans les îles des Caraïbes et de l’océan Indien (XVIIIe –XXIe siècles) (dir. Valérie Andrianjafitrimo-Magdelaine et Marc Arino)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Arino et Valérie Andrianjafitrimo-Magdelaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILES/ ELLES. Résistances et revendications féminines dans les îles des Caraïbes et de l’océan Indien (XVIIIe –XXIe siècles) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-19, 2015, 979-1-914355-28-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Labyrinthe de Pan de Guillermo del Toro, une histoire de regards et de désobéissances »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques du merveilleux. Fantastique, science-fiction, fantasy en littérature et dans les arts visuels (dir. A. Besson et E. Jacquelin),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Université Artois, p. 173-185, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...51 lines deleted...]
-              <w:t xml:space="preserve">, p. 5-19, 2015, 979-1-914355-28-4</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire de la traversée dans Visage retrouvé de Wajdi Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Duboin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océan édition; Université de La Réunion, pp.115-126, 2014, 978-2-36247-080-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Formes de la &amp;quot;destinerrance&amp;quot; dans Moi, l’interdite (2000) d'Ananda Devi et Anima (2013) de Wajdi Mouawad »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Andoche; M. Watin; E. Williams-Wanquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, migrations et territoires dans l'Océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epica, p. 19-30, 2014, 978-2-905861-26-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Océan édition; Université de La Réunion, pp.115-126, 2014, 978-2-36247-080-6</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchaud, Corinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire littéraire des écrivains francophones classiques (Belgique, Canada, Luxembourg, Suisse romande)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Honoré Champion, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Editions Honoré Champion, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pièces à conviction. Les Entretiens de Luc Boulanger avec Michel Tremblay ou l’“anti-Claudel” québécois vu par lui-même »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Lacoste; Alain Sebbah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecrivain face à la création : préface ,traduction et critique, Hommage à Nouredine Lamouchi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gafsa, pp.96-103, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Université de Gafsa, pp.96-103, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’imaginaire de la traversée dans Visage retrouvé de Wajdi Mouawad »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Duboin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océan éditions, p. 115-125, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Océan éditions, p. 115-125, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la catastrophe dans La Mer de la tranquillité de Sylvain Trudel ou comment la vie décille les yeux des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audet, René and Mottet, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle québécoise contemporaine (1995-2010): état des lieux d’une pratique vive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Nota bene, pp.289--309, 2013, Contemporanéités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éd. Nota bene, pp.289--309, 2013, Contemporanéités</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Souillure et transgression dans quatre romans et récits d’Ananda Devi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Bohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Souillure </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, « Eidôlon », n° 92, Presses Universitaires de Bordeaux, p. 133-143, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, « Eidôlon », n° 92, Presses Universitaires de Bordeaux, p. 133-143, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs (présentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arino, Marc and Peylet, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs. Mélanges offerts à Marie-Lyne Piccione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.13--19, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs (présentation)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’utopie filmée de Denys Arcand en question (2) : Jésus de Montréal ou la redécouverte empêchée des Evangiles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Rigal-Cellard et M.-L. Piccione. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Aléas de l’utopie canadienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux,, pp.217-226, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1976-2010: trente-quatre ans de littérature québécoise avec Marie-Lyne Piccione à l’Université Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arino, Marc and Peylet, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs. Mélanges offerts à Marie-Lyne Piccione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.13--19, 2010</w:t>
+              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.7--11, 2010, Eidôlon, 978-2-903440-88-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">B. Rigal-Cellard et M.-L. Piccione. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour-à-mort dans le théâtre gai québécois depuis 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arino, Marc and Peylet, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d’une litté-rupture: imaginaire et modernité dans les littératures québécoise et d’ailleurs. Mélanges offerts à Marie-Lyne Piccione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.55--71, 2010, Eidôlon, 978-2-903440-88-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’utopie filmée de Denys Arcand en question (1) : Le Déclin de l’empire américain et Les Invasions barbares de Denys Arcand ou le parcours rêvé d’un cinéaste assassiné par la critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Rigal-Cellard et M.L. Piccione. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Aléas de l’utopie canadienne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux,, pp.217-226, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 217-226, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.7--11, 2010, Eidôlon, 978-2-903440-88-6</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie filmée de Denys Arcand en question (1): Le Déclin de l’empire américain et Les Invasions barbares de Denys Arcand ou le parcours rêvé d’un cinéaste assassiné par la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piccione, Marie-Lyne and Rigal-Cellard, Bernadette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les aléas de l'utopie canadienne: figures et représentations dans la littérature et le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.205--215, 2010, Gulf Stream, 978-2-86781-691-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 88, Presses universitaires de Bordeaux, pp.55--71, 2010, Eidôlon, 978-2-903440-88-6</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie filmée de Denys Arcand en question (2) : Jésus de Montréal ou la redécouverte empêchée des Evangiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piccione, Marie-Lyne and Rigal-Cellard, Bernadette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les aléas de l'utopie canadienne: figures et représentations dans la littérature et le cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.217--226, 2010, Gulf Stream, 978-2-86781-691-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148025v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01148024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du livre au film: la part du frère dans les deux Tout contre Léo de Christophe Honoré</w:t>
               </w:r>
@@ -6420,51 +6420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04828370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/JUXF3360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04764362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03628611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03451756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01445342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01415650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2011.0056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05570002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05381203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03121435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.20498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01191718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04828370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/JUXF3360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04764362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03628611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03451756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01445342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01415650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2011.0056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05570002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05381203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05330310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03787282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03121435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01916007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelebourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.20498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03432863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02275088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01528259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01191718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01358313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>