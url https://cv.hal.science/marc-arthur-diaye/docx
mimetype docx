--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -906,768 +906,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wages and corporate social responsibility: entrenchment or ethics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESG performance and economic growth: a panel co-integration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
+                <w:t xml:space="preserve">Sy-Hoa Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Relations</w:t>
+              <w:t xml:space="preserve">Empirica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (1), pp.99-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/ER-03-2022-0154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10663-021-09508-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897930v1</w:t>
+                <w:t xml:space="preserve">hal-03897938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESG performance and economic growth: a panel co-integration analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wages and corporate social responsibility: entrenchment or ethics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sy-Hoa Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rim Oueghlissi</w:t>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirica</w:t>
+              <w:t xml:space="preserve">Employee Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (1), pp.99-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10663-021-09508-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/ER-03-2022-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897938v1</w:t>
+                <w:t xml:space="preserve">hal-03897930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la politique de provisionnement des prêts accordés par les Banques Multilatérales de Développement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lift expectations of random sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Koshevoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.366.0101⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350974v1</w:t>
+                <w:t xml:space="preserve">hal-03897964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift expectations of random sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does it help to help and to be helped? Impacts of informal help on effort and wages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilya Molchanov</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.302-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2018-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897964v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does it help to help and to be helped? Impacts of informal help on effort and wages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Daly</w:t>
+                <w:t xml:space="preserve">Les déterminants de la politique de provisionnement des prêts accordés par les Banques Multilatérales de Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.302-329. </w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.101-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2018-0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/g2000.366.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897945v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovereign bond yield spreads and sustainability: An empirical analysis of OECD countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision and Time from a Humean Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bert Scholtens</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lapidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.156-169. </w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.622-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2018.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1623280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342867v1</w:t>
+                <w:t xml:space="preserve">hal-01372527v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision and Time from a Humean Point of View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sovereign bond yield spreads and sustainability: An empirical analysis of OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Lapidus</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Oueghlissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Scholtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (3), pp.622-652. </w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.156-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1623280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372527v4</w:t>
+                <w:t xml:space="preserve">hal-02342867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the effect of government ESG performance on sovereign borrowing cost</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171 (3), pp.405-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (18), pp.5396-5414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2268,51 +2268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sets lotteries and decision theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb Koshevoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2526,221 +2526,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00449463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference as fulfilment of desires</w:t>
+                <w:t xml:space="preserve">Violation of the transitivity axiom may explain why, in empirical studies, a significant number of subjects violate GARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schoch</w:t>
+                <w:t xml:space="preserve">Michal Urdanivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 53 (2), pp.76-85. </w:t>
+              <w:t xml:space="preserve">, 2009, 53 (6), pp.586-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2009.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878039v1</w:t>
+                <w:t xml:space="preserve">hal-03346937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation of the transitivity axiom may explain why, in empirical studies, a significant number of subjects violate GARP</w:t>
+                <w:t xml:space="preserve">Preference as fulfilment of desires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Urdanivia</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 53 (6), pp.586-592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2009.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 53 (2), pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2009.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03346937v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The World according to Garp: A non-parametric test of demand theory and rational behavior</w:t>
               </w:r>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Perspectives of Corporate Social Action and Social and Financial Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Mc Millan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4865,51 +4865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC04CF48"/>
+    <w:nsid w:val="4EFA6131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-arthur-diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8388-5283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079908241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3655370" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054884367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jlifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321683" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03256606v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2024.145101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108860" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10663-021-09508-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.366.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Koshevoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2018-0031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01372527v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1623280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Aziza-Chebil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2017.8209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.540339" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schoch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.01.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Urdanivia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.07.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ML5KGRV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Minni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rosa Marques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343841v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2001.410299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-4896(98)00034-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RTP7P5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Banto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Habib Sarr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ould Younes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wong-Urdanivia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-arthur-diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8388-5283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079908241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3655370" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054884367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jlifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321683" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03256606v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2024.145101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108860" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10663-021-09508-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Koshevoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.08.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2018-0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.366.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01372527v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1623280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Aziza-Chebil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2017.8209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.540339" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Urdanivia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ML5KGRV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Minni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rosa Marques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343841v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2001.410299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-4896(98)00034-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RTP7P5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Banto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Habib Sarr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ould Younes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wong-Urdanivia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>