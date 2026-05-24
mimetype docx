--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1114,339 +1114,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift expectations of random sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la politique de provisionnement des prêts accordés par les Banques Multilatérales de Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.101-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.366.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897964v1</w:t>
+                <w:t xml:space="preserve">hal-03350974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does it help to help and to be helped? Impacts of informal help on effort and wages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lift expectations of random sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Koshevoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2018-0031⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897945v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la politique de provisionnement des prêts accordés par les Banques Multilatérales de Développement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Casta</w:t>
+                <w:t xml:space="preserve">Does it help to help and to be helped? Impacts of informal help on effort and wages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (6), pp.101-123. </w:t>
+              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.302-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.366.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2018-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350974v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision and Time from a Humean Point of View</w:t>
               </w:r>
@@ -2063,256 +2063,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test of Garicano's knowledge model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing the &amp;quot; fame &amp;quot; of ISO standard adoption : quality supply chain effects evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouziri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (18), pp.5396-5414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2014.907512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877965v1</w:t>
+                <w:t xml:space="preserve">halshs-01362467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing the &amp;quot; fame &amp;quot; of ISO standard adoption : quality supply chain effects evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A test of Garicano's knowledge model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.1448--1455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01362467v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sets lotteries and decision theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb Koshevoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2834,51 +2834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations organisationnelles, entrée dans l'emploi et carrières salariales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,51 +2938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewal of generations, employment instability of young workers and technological dynamics of firms [Renouvellement des générations, précarité de l'emploi des jeunes et dynamique technologique des entreprises]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n° 164-165 (3), pp.27-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,51 +3940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economics of Performance Appraisals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4318,51 +4318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Evaluation of Performance and Evaluation Interview: Empirical Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal W. Urdanivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,51 +4625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective evaluation of performance through individual evaluation interview: theory and empirical evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal W. Urdanivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,51 +4865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EFA6131"/>
+    <w:nsid w:val="6C1BC12E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-arthur-diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8388-5283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079908241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3655370" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054884367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jlifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321683" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03256606v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2024.145101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108860" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10663-021-09508-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Koshevoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.08.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2018-0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.366.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01372527v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1623280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Aziza-Chebil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2017.8209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.540339" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Urdanivia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ML5KGRV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Minni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rosa Marques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343841v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2001.410299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-4896(98)00034-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RTP7P5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Banto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Habib Sarr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ould Younes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wong-Urdanivia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-arthur-diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8388-5283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079908241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3655370" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054884367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jlifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321683" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03256606v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2024.145101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108860" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10663-021-09508-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.366.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Koshevoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Daly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walkowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2018-0031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01372527v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1623280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Aziza-Chebil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2017.8209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.907512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.540339" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Urdanivia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ML5KGRV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2009.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.462.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Minni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rosa Marques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343841v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2001.410299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-4896(98)00034-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RTP7P5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Banto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Habib Sarr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal W. Urdanivia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nber.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ould Younes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Wong-Urdanivia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>