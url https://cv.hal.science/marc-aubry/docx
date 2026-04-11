--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict regression of anal high‐grade squamous intraepithelial lesions using molecular biomarkers?</w:t>
+                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Boisteau</w:t>
+                <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Yan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gouriou</w:t>
+                <w:t xml:space="preserve">Yifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Brochard</w:t>
+                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
+                <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorectal Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), pp.e70322. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/codi.70322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419281v1</w:t>
+                <w:t xml:space="preserve">hal-05235840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
+                <w:t xml:space="preserve">Can we predict regression of anal high‐grade squamous intraepithelial lesions using molecular biomarkers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-An Yin</w:t>
+                <w:t xml:space="preserve">Emeric Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Yao</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifeng Liu</w:t>
+                <w:t xml:space="preserve">Claire Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
+                <w:t xml:space="preserve">Charlène Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Long He</w:t>
+                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
+              <w:t xml:space="preserve">Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), pp.e70322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/codi.70322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235840v1</w:t>
+                <w:t xml:space="preserve">hal-05419281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective disruption of DNMT1/ELK1 interactions induces DGKI re-expression and promotes temozolomide sensitivity of MGMT(methylated)/DGKI(methylated) glioblastoma</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.146. </w:t>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Matvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Si Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais M. Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
+                <w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anan Yin</w:t>
+                <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhende Shang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalong He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.299-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206742v1</w:t>
+                <w:t xml:space="preserve">hal-03413043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhende Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (3), pp.299-315. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413043v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Raman spectra with transcriptome data in glioblastoma multiforme defines tumour subtypes and predicts patient outcome</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Pilalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,103 +2501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel predictive epigenetic signature for temozolomide in non-G-CIMP glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-He Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.76. </w:t>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Missey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Broly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,64 +2916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A five-CpG signature of microRNA methylation in non-G-CIMP glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-Ming Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,295 +3165,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amustaline (S-303) treatment inactivates high levels of Chikungunya virus in red-blood-cell components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A novel prognostic six-CpG signature in glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-An Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Santa Maria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Stassinopoulos</w:t>
+                <w:t xml:space="preserve">Jill Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vox.12626⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789241v1</w:t>
+                <w:t xml:space="preserve">hal-01711026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel prognostic six-CpG signature in glioblastomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">An-An Yin</w:t>
+                <w:t xml:space="preserve">Amustaline (S-303) treatment inactivates high levels of Chikungunya virus in red-blood-cell components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laughhunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santa Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">M. C. Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill Barnholtz-Sloan</w:t>
+                <w:t xml:space="preserve">A. Stassinopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (3), pp.167-177. </w:t>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (3), pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.12786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/vox.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711026v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of EMX2 lead to cell cycle arrest in glioblastoma cell line</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.1213. </w:t>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the French 3rd and 4th generation pill scare in women seeking termination of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Duros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the core to beyond the margin: a genomic picture of glioblastoma intratumor heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,286 +4371,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular repsonse to millimeter wave exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (9), pp.e104455. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 9, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358132v1</w:t>
+                <w:t xml:space="preserve">hal-01114575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular repsonse to millimeter wave exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Quement</w:t>
+                <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Yannick Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, 10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e104455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114575v1</w:t>
+                <w:t xml:space="preserve">hal-01358132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis underlines the usefulness of both primary adherent and stem-like cell lines for studying proteins involved in human glioblastoma</w:t>
               </w:r>
@@ -4662,51 +4662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,103 +5050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular response to millimeter wave exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), pp.e109435. </w:t>
@@ -5184,51 +5184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune genes are associated with human glioblastoma pathology and patient survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Tony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (10), pp.2435-2445. </w:t>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4-gene signature associated with clinical outcome in high-grade gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,51 +5745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,77 +5891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation in glioblastoma: impact on gene expression and clinical outcome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6038,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,51 +6410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-related transcriptomic variations in Caco-2 cells: in silico perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fergelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6824,51 +6824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining evidence, biomedical literature and statistical dependence: new insights for functional annotation of gene sets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7010,51 +7010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemoglobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.155-164</w:t>
@@ -7077,277 +7077,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new hemoglobin variants: Hb Brem-sur-Mer [beta9(A6)Ser--&amp;gt;Tyr] and Hb Passy [alpha81(F2)Ser--&amp;gt;Pro (alpha2)].</w:t>
+                <w:t xml:space="preserve">Identification by mass spectrometry of a hemoglobin variant with an elongated beta-globin chain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">D. Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemoglobin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29, pp.69-75</w:t>
+              <w:t xml:space="preserve">Clin Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51, pp.213-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314098v1</w:t>
+                <w:t xml:space="preserve">hal-00313099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by mass spectrometry of a hemoglobin variant with an elongated beta-globin chain.</w:t>
+                <w:t xml:space="preserve">Two new hemoglobin variants: Hb Brem-sur-Mer [beta9(A6)Ser--&amp;gt;Tyr] and Hb Passy [alpha81(F2)Ser--&amp;gt;Pro (alpha2)].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clin Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 51, pp.213-215</w:t>
+              <w:t xml:space="preserve">Hemoglobin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313099v1</w:t>
+                <w:t xml:space="preserve">hal-00314098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new G(gamma) chain variant: Hb F-Bron [gamma20(B2)val--&amp;gt;Ala].</w:t>
               </w:r>
@@ -7385,51 +7385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemoglobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.301-305</w:t>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7622,51 +7622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ffrench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7747,51 +7747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Souillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7846,51 +7846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Hb Djelfa [beta98(FG5)Val--&amp;gt;Ala]] by DNA sequencing in a French Caucasian family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,51 +7958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif de la viciline et de la lectine radiomarquées du pois (Pisum sativum) chez le rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8098,51 +8098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Si Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8197,51 +8197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Gene Signature Associated with Clinical Outcome in High-Grade Gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8469,51 +8469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Meta-Analysis Identifies Grading and Survival Markers in Anaplastic Glioma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9014,51 +9014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,51 +9255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie De Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20120129711. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9486,51 +9486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167767v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Gaci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Matvere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laprade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Si Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05668-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais l'Haridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00075-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Archambeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M. Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02541913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tixier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62414-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Persyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Broly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Delanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41201-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0115-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laughhunn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santa Maria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lanteri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stassinopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12626" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Duros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude van Valenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Battiston-Montagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1695-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Savary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kopp-Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.12.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Collet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67FZWCQL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Volant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087761" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00876093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073332" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doyard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1871-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKB1QMBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fergelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00297.2005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;drine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orhant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0122-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J34BZ85N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-241" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanella-Cleon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quinsat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couprie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dementhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70322" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167767v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Gaci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Matvere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laprade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Si Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05668-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais l'Haridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00075-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Archambeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M. Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02541913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tixier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62414-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Persyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Broly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Delanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41201-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0115-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laughhunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santa Maria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lanteri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stassinopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Duros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude van Valenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Battiston-Montagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1695-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Savary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kopp-Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.12.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Collet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67FZWCQL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Volant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087761" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00876093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073332" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doyard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1871-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKB1QMBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fergelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00297.2005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;drine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orhant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0122-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J34BZ85N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-241" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanella-Cleon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quinsat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couprie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dementhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>