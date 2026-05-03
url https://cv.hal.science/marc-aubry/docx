--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
+                <w:t xml:space="preserve">Can we predict regression of anal high‐grade squamous intraepithelial lesions using molecular biomarkers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-An Yin</w:t>
+                <w:t xml:space="preserve">Emeric Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Yao</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifeng Liu</w:t>
+                <w:t xml:space="preserve">Claire Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
+                <w:t xml:space="preserve">Charlène Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Long He</w:t>
+                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
+              <w:t xml:space="preserve">Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), pp.e70322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/codi.70322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235840v1</w:t>
+                <w:t xml:space="preserve">hal-05419281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict regression of anal high‐grade squamous intraepithelial lesions using molecular biomarkers?</w:t>
+                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Boisteau</w:t>
+                <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Yan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gouriou</w:t>
+                <w:t xml:space="preserve">Yifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Brochard</w:t>
+                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
+                <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorectal Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), pp.e70322. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/codi.70322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419281v1</w:t>
+                <w:t xml:space="preserve">hal-05235840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective disruption of DNMT1/ELK1 interactions induces DGKI re-expression and promotes temozolomide sensitivity of MGMT(methylated)/DGKI(methylated) glioblastoma</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.146. </w:t>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Matvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -636,546 +636,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the IRE1 interactome: from canonical signaling functions to unexpected roles</w:t>
+                <w:t xml:space="preserve">IRE1 endoribonuclease signaling promotes myeloid cell infiltration in glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Goupil</w:t>
+                <w:t xml:space="preserve">Joanna Obacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Laprade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Jérôme Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107169⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Neuro-Oncology, 26 (5), pp.858-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noad256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540346v1</w:t>
+                <w:t xml:space="preserve">hal-04388457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirscan: a shiny application to identify differentially active sponge mechanisms and visualize circRNA-miRNA-mRNA networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring the IRE1 interactome: from canonical signaling functions to unexpected roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-024-05668-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (4), pp.107169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540383v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ-induced long non-coding RNA LINC00313 activates Wnt signaling and promotes cholangiocarcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cirscan: a shiny application to identify differentially active sponge mechanisms and visualize circRNA-miRNA-mRNA networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pineau</w:t>
+                <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Leroux</w:t>
+                <w:t xml:space="preserve">Yanis Si Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Louis</w:t>
+                <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais l'Haridon</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.1022-1054. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44319-024-00075-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-024-05668-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615801v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRE1 endoribonuclease signaling promotes myeloid cell infiltration in glioblastoma</w:t>
+                <w:t xml:space="preserve">TGFβ-induced long non-coding RNA LINC00313 activates Wnt signaling and promotes cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Obacz</w:t>
+                <w:t xml:space="preserve">Panagiotis Papoutsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Archambeau</w:t>
+                <w:t xml:space="preserve">Raphaël Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lafont</w:t>
+                <w:t xml:space="preserve">Raffaele Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Nivet</w:t>
+                <w:t xml:space="preserve">Corentin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Anais l'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Neuro-Oncology, 26 (5), pp.858-871. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1022-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noad256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44319-024-00075-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388457v1</w:t>
+                <w:t xml:space="preserve">hal-04615801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Pseudogene Methylation Signature to Predict Temozolomide Outcome in Non-G-CIMP Glioblastomas</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais M. Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t>
+                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Biget</w:t>
+                <w:t xml:space="preserve">Anan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zhende Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413043v1</w:t>
+                <w:t xml:space="preserve">hal-03206742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Biget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anan Yin</w:t>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhende Shang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalong He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.299-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206742v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Raman spectra with transcriptome data in glioblastoma multiforme defines tumour subtypes and predicts patient outcome</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Pilalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2495,295 +2495,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02541913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel predictive epigenetic signature for temozolomide in non-G-CIMP glioblastomas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ya-Long He</w:t>
+                <w:t xml:space="preserve">EMT is associated with an epigenetic signature of ECM remodeling genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Missey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-019-0670-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-019-1397-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153239v1</w:t>
+                <w:t xml:space="preserve">hal-02076497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMT is associated with an epigenetic signature of ECM remodeling genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Peixoto</w:t>
+                <w:t xml:space="preserve">Novel predictive epigenetic signature for temozolomide in non-G-CIMP glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-An Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-He Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.205. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-019-1397-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-019-0670-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076497v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid genetic and phenotypic changes in Pseudomonas aeruginosa clinical strains during ventilator-associated pneumonia</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Broly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,64 +2916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A five-CpG signature of microRNA methylation in non-G-CIMP glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-Ming Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,90 +3171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel prognostic six-CpG signature in glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amustaline (S-303) treatment inactivates high levels of Chikungunya virus in red-blood-cell components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laughhunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.1213. </w:t>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the French 3rd and 4th generation pill scare in women seeking termination of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Duros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the core to beyond the margin: a genomic picture of glioblastoma intratumor heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,286 +4371,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular repsonse to millimeter wave exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Quement</w:t>
+                <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Yannick Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, 10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e104455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114575v1</w:t>
+                <w:t xml:space="preserve">hal-01358132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular repsonse to millimeter wave exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (9), pp.e104455. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 9, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358132v1</w:t>
+                <w:t xml:space="preserve">hal-01114575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis underlines the usefulness of both primary adherent and stem-like cell lines for studying proteins involved in human glioblastoma</w:t>
               </w:r>
@@ -4662,51 +4662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,103 +5050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular response to millimeter wave exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), pp.e109435. </w:t>
@@ -5184,51 +5184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune genes are associated with human glioblastoma pathology and patient survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Tony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (10), pp.2435-2445. </w:t>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4-gene signature associated with clinical outcome in high-grade gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,307 +5726,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00545436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DNA methylation in glioblastoma: impact on gene expression and clinical outcome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vauleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.033⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00435146v1</w:t>
+                <w:t xml:space="preserve">inserm-00663706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation in glioblastoma: impact on gene expression and clinical outcome.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (4), pp.430-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663706v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00435146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous analysis of distinct Omics data sets with integration of biological knowledge: Multiple Factor Analysis approach.</w:t>
               </w:r>
@@ -6038,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,90 +6410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-related transcriptomic variations in Caco-2 cells: in silico perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6538,337 +6538,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00235440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-related transcriptomic variations in CaCo-2 cells, an in vitro model of intestinal absorptive cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of genes related to HFE and iron status in mouse duodenal epithelium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abgueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Fergelot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Orhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00297.2005⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.430-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-005-0122-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090513v1</w:t>
+                <w:t xml:space="preserve">hal-00085719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of genes related to HFE and iron status in mouse duodenal epithelium.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Iron-related transcriptomic variations in CaCo-2 cells, an in vitro model of intestinal absorptive cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Orhant</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fergelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-005-0122-z⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26(1), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00297.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00085719v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining evidence, biomedical literature and statistical dependence: new insights for functional annotation of gene sets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.241. </w:t>
@@ -7010,51 +7010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemoglobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.155-164</w:t>
@@ -7077,277 +7077,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by mass spectrometry of a hemoglobin variant with an elongated beta-globin chain.</w:t>
+                <w:t xml:space="preserve">Two new hemoglobin variants: Hb Brem-sur-Mer [beta9(A6)Ser--&amp;gt;Tyr] and Hb Passy [alpha81(F2)Ser--&amp;gt;Pro (alpha2)].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clin Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 51, pp.213-215</w:t>
+              <w:t xml:space="preserve">Hemoglobin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313099v1</w:t>
+                <w:t xml:space="preserve">hal-00314098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new hemoglobin variants: Hb Brem-sur-Mer [beta9(A6)Ser--&amp;gt;Tyr] and Hb Passy [alpha81(F2)Ser--&amp;gt;Pro (alpha2)].</w:t>
+                <w:t xml:space="preserve">Identification by mass spectrometry of a hemoglobin variant with an elongated beta-globin chain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">D. Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemoglobin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29, pp.69-75</w:t>
+              <w:t xml:space="preserve">Clin Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51, pp.213-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314098v1</w:t>
+                <w:t xml:space="preserve">hal-00313099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new G(gamma) chain variant: Hb F-Bron [gamma20(B2)val--&amp;gt;Ala].</w:t>
               </w:r>
@@ -7385,51 +7385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemoglobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.301-305</w:t>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7622,51 +7622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ffrench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7747,51 +7747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Souillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7846,51 +7846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Hb Djelfa [beta98(FG5)Val--&amp;gt;Ala]] by DNA sequencing in a French Caucasian family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,51 +7958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif de la viciline et de la lectine radiomarquées du pois (Pisum sativum) chez le rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8072,103 +8072,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cirscan: a shiny application to identify differentially active sponge mechanisms and visualize circRNA-miRNA-mRNA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Si Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES (JOBIM ) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Diverses villes françaises, France. pp.53</w:t>
@@ -8197,51 +8197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Gene Signature Associated with Clinical Outcome in High-Grade Gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8469,51 +8469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Meta-Analysis Identifies Grading and Survival Markers in Anaplastic Glioma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9014,51 +9014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,51 +9255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie De Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20120129711. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9486,51 +9486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70322" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167767v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Gaci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Matvere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laprade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Si Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05668-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais l'Haridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00075-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Archambeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M. Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02541913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tixier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62414-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Persyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Broly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Delanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41201-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0115-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laughhunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santa Maria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lanteri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stassinopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Duros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude van Valenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Battiston-Montagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1695-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Savary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kopp-Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.12.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Collet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67FZWCQL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Volant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087761" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00876093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073332" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doyard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1871-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKB1QMBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fergelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00297.2005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;drine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orhant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0122-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J34BZ85N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-241" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanella-Cleon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quinsat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couprie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dementhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167767v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Gaci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Matvere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Archambeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laprade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Si Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05668-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papoutsoglou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais l'Haridon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00075-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M. Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02541913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tixier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62414-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Persyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Broly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Delanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41201-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0115-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laughhunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santa Maria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lanteri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stassinopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Duros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude van Valenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Battiston-Montagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1695-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Savary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kopp-Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.12.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Collet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67FZWCQL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Volant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087761" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00876093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073332" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doyard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1871-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKB1QMBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;drine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orhant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0122-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J34BZ85N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fergelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00297.2005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-241" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanella-Cleon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quinsat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couprie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dementhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>