--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict regression of anal high‐grade squamous intraepithelial lesions using molecular biomarkers?</w:t>
+                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Boisteau</w:t>
+                <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Yan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gouriou</w:t>
+                <w:t xml:space="preserve">Yifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Brochard</w:t>
+                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
+                <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorectal Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), pp.e70322. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/codi.70322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419281v1</w:t>
+                <w:t xml:space="preserve">hal-05235840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
+                <w:t xml:space="preserve">Can we predict regression of anal high‐grade squamous intraepithelial lesions using molecular biomarkers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-An Yin</w:t>
+                <w:t xml:space="preserve">Emeric Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Yao</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifeng Liu</w:t>
+                <w:t xml:space="preserve">Claire Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
+                <w:t xml:space="preserve">Charlène Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Long He</w:t>
+                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
+              <w:t xml:space="preserve">Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), pp.e70322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/codi.70322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235840v1</w:t>
+                <w:t xml:space="preserve">hal-05419281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective disruption of DNMT1/ELK1 interactions induces DGKI re-expression and promotes temozolomide sensitivity of MGMT(methylated)/DGKI(methylated) glioblastoma</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.146. </w:t>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Matvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirscan: a shiny application to identify differentially active sponge mechanisms and visualize circRNA-miRNA-mRNA networks</w:t>
+                <w:t xml:space="preserve">TGFβ-induced long non-coding RNA LINC00313 activates Wnt signaling and promotes cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
+                <w:t xml:space="preserve">Panagiotis Papoutsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Si Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Raphaël Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Corre</w:t>
+                <w:t xml:space="preserve">Raffaele Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
+                <w:t xml:space="preserve">Corentin Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais l'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-024-05668-y⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1022-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-024-00075-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540383v1</w:t>
+                <w:t xml:space="preserve">hal-04615801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ-induced long non-coding RNA LINC00313 activates Wnt signaling and promotes cholangiocarcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cirscan: a shiny application to identify differentially active sponge mechanisms and visualize circRNA-miRNA-mRNA networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pineau</w:t>
+                <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Leroux</w:t>
+                <w:t xml:space="preserve">Yanis Si Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Louis</w:t>
+                <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais l'Haridon</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.1022-1054. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44319-024-00075-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-024-05668-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615801v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Pseudogene Methylation Signature to Predict Temozolomide Outcome in Non-G-CIMP Glioblastomas</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais M. Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
+                <w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anan Yin</w:t>
+                <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhende Shang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalong He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.299-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206742v1</w:t>
+                <w:t xml:space="preserve">hal-03413043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of vine-plant root microbiota endosphere composition include both abiotic and plant-specific factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhende Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (3), pp.299-315. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413043v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Raman spectra with transcriptome data in glioblastoma multiforme defines tumour subtypes and predicts patient outcome</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Pilalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Missey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,103 +2635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel predictive epigenetic signature for temozolomide in non-G-CIMP glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-He Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.76. </w:t>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Broly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,64 +2916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A five-CpG signature of microRNA methylation in non-G-CIMP glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-Ming Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,90 +3171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel prognostic six-CpG signature in glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amustaline (S-303) treatment inactivates high levels of Chikungunya virus in red-blood-cell components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laughhunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.1213. </w:t>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the French 3rd and 4th generation pill scare in women seeking termination of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Duros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the core to beyond the margin: a genomic picture of glioblastoma intratumor heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Idbaih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, 10</w:t>
@@ -4662,51 +4662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), pp.e109435. </w:t>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (10), pp.2435-2445. </w:t>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4-gene signature associated with clinical outcome in high-grade gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,51 +5745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation in glioblastoma: impact on gene expression and clinical outcome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,90 +6410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-related transcriptomic variations in Caco-2 cells: in silico perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6729,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fergelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6824,51 +6824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining evidence, biomedical literature and statistical dependence: new insights for functional annotation of gene sets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.241. </w:t>
@@ -7010,51 +7010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemoglobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.155-164</w:t>
@@ -7135,51 +7135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemoglobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.69-75</w:t>
@@ -7247,51 +7247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7385,51 +7385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemoglobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.301-305</w:t>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7622,51 +7622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zanella-Cleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ffrench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7747,51 +7747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Souillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7846,51 +7846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Hb Djelfa [beta98(FG5)Val--&amp;gt;Ala]] by DNA sequencing in a French Caucasian family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,51 +7958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif de la viciline et de la lectine radiomarquées du pois (Pisum sativum) chez le rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8072,103 +8072,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cirscan: a shiny application to identify differentially active sponge mechanisms and visualize circRNA-miRNA-mRNA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Si Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES (JOBIM ) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Diverses villes françaises, France. pp.53</w:t>
@@ -8197,51 +8197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Gene Signature Associated with Clinical Outcome in High-Grade Gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8469,51 +8469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Meta-Analysis Identifies Grading and Survival Markers in Anaplastic Glioma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9014,51 +9014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,51 +9255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie De Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20120129711. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9486,51 +9486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167767v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Gaci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Matvere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Archambeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laprade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Si Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05668-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papoutsoglou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais l'Haridon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00075-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M. Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02541913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tixier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62414-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Persyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Broly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Delanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41201-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0115-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laughhunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santa Maria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lanteri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stassinopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Duros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude van Valenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Battiston-Montagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1695-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Savary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kopp-Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.12.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Collet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67FZWCQL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Volant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087761" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00876093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073332" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doyard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1871-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKB1QMBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;drine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orhant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0122-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J34BZ85N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fergelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00297.2005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-241" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanella-Cleon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quinsat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couprie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dementhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Boisteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.70322" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167767v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Gaci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Matvere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Archambeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laprade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papoutsoglou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais l'Haridon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00075-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Si Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05668-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M. Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202013466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02541913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tixier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62414-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Persyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Broly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Delanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41201-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0115-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laughhunn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santa Maria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lanteri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stassinopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Duros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude van Valenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrandon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Battiston-Montagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1695-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Savary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kopp-Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.12.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Collet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67FZWCQL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Volant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087761" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00876093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073332" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doyard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1871-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKB1QMBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.01.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;drine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Orhant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0122-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J34BZ85N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fergelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00297.2005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-241" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanella-Cleon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quinsat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ffrench" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couprie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dementhon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Tayrac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>