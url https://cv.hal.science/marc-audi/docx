--- v0 (2026-03-28)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Audí </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR - Département d'études ibériques et ibéro-américaines - UFR Langues et Civilisations - Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-audi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5829-4978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lírics moderns del 1914: Josep Carner i Guillaume Apollinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.3655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés dans La salvatge d’Isabel-Clara Simó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix à distance de Maria Cabrera et Maria Sevilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.65--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins dans la poésie visuelle de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vida intensa forja el record' : une lecture de El pedestal són les sabates de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études catalanes (En ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.11--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecos de la 'segona naixença' de Joan Brossa: guerra i creació poètica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2e semestre 2014 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El concepto de documento en poesía: experimentaciones contemporáneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa 1960 : poésie et quotidienneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passejades i tancament a Mirall trencat de Mercè Rodoreda: entre realisme i simbolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sqh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imatges que parlen català a la poesia visual de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sqs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa, poète pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luna Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (nouvelle série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa, poète pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LunaPark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (nouvelle s'{e}rie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els colors dins de l'estructura imaginària a Gertrudis, de J.-V. Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Hispánicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Entre la tradici\'{o}n y la vanguardia de la poes\'{i}a hisp\'{a}nica (XVI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa. Antología de poemas visuales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visor Libros, pp.90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia experimental : poètiques, crítica i recepció</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hispaniques, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De poesia : Arxius, poètiques i recepcions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publicacions de la Universitat de Barcelona, pp.394, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa, entre la paraula, el gest i la imatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons de Porrata-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enciclopèdia Catalana, pp.192, 2014, 9788441222861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogacions brossianes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Garcia-Sedas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irradiacions brossianes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Edicions de la Revista de Catalunya, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epílogo de &amp;quot;Antología de poemas visuales&amp;quot; de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antología de poemas visuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visor Libros, 2019, 978-84-9895-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa traductor d'Arthur Rimbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Martí Monterde, N. Rossell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparatistes sense comparatisme. La literatura comparada a Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions de la Universitat de Barcelona, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Escoffet – Joan Brossa : escriure llibres de poemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabet Gayà, Mercè Picornell, Maria Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidències. Poesia catalana i esfera pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Ca'Foscari, 2016, Biblioteca di Rassegna iberistica, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàpies Heidsieck : le &amp;quot;Poème-partition T&amp;quot; (1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tàpies Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Terrasa, pp.192, 2014, Éditions Hispaniques, Université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck & Antoni Tàpies : le poème-partition T (1959-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tàpies &amp; Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, pp.51-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia experimental a Catalunya i a Espanya (1940 – 1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Lafarga, Luis Pegena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacciones entre las literaturas ibéricas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Peter Lang, pp.526, 2010, Relaciones literarias en el ámbito hispánico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els entra-i-surts del poeta. Roda de llibres (1969-1975) de Joan Brossa o la recerca d'un nou llenguatge entre la imatge i la paraula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Muntaner, Mercè Picornel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformacions: llenguatges teòrics i interaccions artístiques (1975-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Publicacions de l'Abadia de Montserrat, 2010, Biblioteca Miquel dels Sants Oliver</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la poesia i l'art : intertextualitats i poesia visual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del Quinzè Colloqui Internacional de Llengua i Literatura Catalanes. Universitat de Lleida, 7-11 de setembre de 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160, Publicacions de l'Abadia de Montserrat, 2010, Textos i Estudis de Cultura Catalana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poesia experimental, poesia fronterera: concepte, característiques i recepció</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfons GREGORI, Barbary STAWIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso sobre fronteras – fronteras del discurso : literatura, pensamiento y cultura del ámbito ibérico e iberoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniwersytet im. Adama Mickiewicza, pp.616, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poesia experimental, poesia fronterera: la sorpresa del desconegut i l'entrada en el joc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordons, Glòria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poesia i educació: d'internet a l'aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graó, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa 1970 : presentació i context dels Poemes habitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Muntaner and Mercè Picornell and Margalida Pons and Josep Anton Reynés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètiques de ruptura: teoria i pràctica del textualisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lleonard Muntaner, pp.402, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dau al Set, paradoxes et mise en contexte dans l'Espagne de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fraile, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts dans le monde hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université d'Angers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Audí </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR - Département d'études ibériques et ibéro-américaines - UFR Langues et Civilisations - Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-audi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5829-4978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149748965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lírics moderns del 1914: Josep Carner i Guillaume Apollinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.3655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés dans La salvatge d’Isabel-Clara Simó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix à distance de Maria Cabrera et Maria Sevilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.65--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins dans la poésie visuelle de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vida intensa forja el record' : une lecture de El pedestal són les sabates de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études catalanes (En ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.11--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecos de la 'segona naixença' de Joan Brossa: guerra i creació poètica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2e semestre 2014 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El concepto de documento en poesía: experimentaciones contemporáneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa 1960 : poésie et quotidienneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passejades i tancament a Mirall trencat de Mercè Rodoreda: entre realisme i simbolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sqh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imatges que parlen català a la poesia visual de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sqs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa, poète pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LunaPark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (nouvelle s'{e}rie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa, poète pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luna Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (nouvelle série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els colors dins de l'estructura imaginària a Gertrudis, de J.-V. Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Hispánicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Entre la tradici\'{o}n y la vanguardia de la poes\'{i}a hisp\'{a}nica (XVI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa. Antología de poemas visuales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visor Libros, pp.90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia experimental : poètiques, crítica i recepció</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hispaniques, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De poesia : Arxius, poètiques i recepcions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publicacions de la Universitat de Barcelona, pp.394, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa, entre la paraula, el gest i la imatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons de Porrata-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enciclopèdia Catalana, pp.192, 2014, 9788441222861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogacions brossianes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Garcia-Sedas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irradiacions brossianes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Edicions de la Revista de Catalunya, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epílogo de &amp;quot;Antología de poemas visuales&amp;quot; de Joan Brossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antología de poemas visuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visor Libros, 2019, 978-84-9895-369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa traductor d'Arthur Rimbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Martí Monterde, N. Rossell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparatistes sense comparatisme. La literatura comparada a Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions de la Universitat de Barcelona, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Escoffet – Joan Brossa : escriure llibres de poemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabet Gayà, Mercè Picornell, Maria Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidències. Poesia catalana i esfera pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Ca'Foscari, 2016, Biblioteca di Rassegna iberistica, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tàpies Heidsieck : le &amp;quot;Poème-partition T&amp;quot; (1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tàpies Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Terrasa, pp.192, 2014, Éditions Hispaniques, Université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heidsieck & Antoni Tàpies : le poème-partition T (1959-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tàpies &amp; Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, pp.51-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els entra-i-surts del poeta. Roda de llibres (1969-1975) de Joan Brossa o la recerca d'un nou llenguatge entre la imatge i la paraula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Muntaner, Mercè Picornel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformacions: llenguatges teòrics i interaccions artístiques (1975-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Publicacions de l'Abadia de Montserrat, 2010, Biblioteca Miquel dels Sants Oliver</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia experimental a Catalunya i a Espanya (1940 – 1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Lafarga, Luis Pegena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacciones entre las literaturas ibéricas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Peter Lang, pp.526, 2010, Relaciones literarias en el ámbito hispánico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la poesia i l'art : intertextualitats i poesia visual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes del Quinzè Colloqui Internacional de Llengua i Literatura Catalanes. Universitat de Lleida, 7-11 de setembre de 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160, Publicacions de l'Abadia de Montserrat, 2010, Textos i Estudis de Cultura Catalana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poesia experimental, poesia fronterera: concepte, característiques i recepció</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glòria Bordons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfons GREGORI, Barbary STAWIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso sobre fronteras – fronteras del discurso : literatura, pensamiento y cultura del ámbito ibérico e iberoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniwersytet im. Adama Mickiewicza, pp.616, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poesia experimental, poesia fronterera: la sorpresa del desconegut i l'entrada en el joc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordons, Glòria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poesia i educació: d'internet a l'aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graó, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Brossa 1970 : presentació i context dels Poemes habitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Muntaner and Mercè Picornell and Margalida Pons and Josep Anton Reynés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètiques de ruptura: teoria i pràctica del textualisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lleonard Muntaner, pp.402, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dau al Set, paradoxes et mise en contexte dans l'Espagne de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fraile, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts dans le monde hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université d'Angers, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA0CB62"/>
+    <w:nsid w:val="A4C95B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-audi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5829-4978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aud&#237;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.3655" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.444" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sqh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sqs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Bordons de Porrata-Doria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Bordons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-audi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5829-4978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149748965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aud&#237;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.3655" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.444" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sqh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sqs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Bordons de Porrata-Doria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Bordons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>