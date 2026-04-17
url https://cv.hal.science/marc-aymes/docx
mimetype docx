--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -1241,183 +1241,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo Orhan Pamuk</w:t>
+                <w:t xml:space="preserve">Le siècle de la Turquie : une histoire contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32, pp.111-117. </w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.47-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/labyrinthe.4002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ving.103.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331858v1</w:t>
+                <w:t xml:space="preserve">hal-02331854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le siècle de la Turquie : une histoire contemporaine ?</w:t>
+                <w:t xml:space="preserve">Pseudo Orhan Pamuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (3), pp.47-61. </w:t>
+              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.103.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/labyrinthe.4002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331854v1</w:t>
+                <w:t xml:space="preserve">hal-02331858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The port-city in the fields: investigating an improper urbanity in mid-nineteenth-century Cyprus</w:t>
               </w:r>
@@ -1722,165 +1722,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voice-Over of Administration</w:t>
+                <w:t xml:space="preserve">Provincialiser l’empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ill-literate Knowledge, 6</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (6), pp.1313-1344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332019v1</w:t>
+                <w:t xml:space="preserve">hal-02331894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provincialiser l’empire</w:t>
+                <w:t xml:space="preserve">The Voice-Over of Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 62 (6), pp.1313-1344</w:t>
+              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ill-literate Knowledge, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331894v1</w:t>
+                <w:t xml:space="preserve">hal-02332019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser par extraordinaire</w:t>
               </w:r>
@@ -2219,247 +2219,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots de là-bas, savoirs d'ici</w:t>
+                <w:t xml:space="preserve">À l’échelle de Chypre : “Européens indigènes” et réformes ottomanes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (2), pp.21 - 24</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Identités confessionnelles et espaces urbains en terres d’islam, 107-110, pp.297-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458838v1</w:t>
+                <w:t xml:space="preserve">hal-02331904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’échelle de Chypre : “Européens indigènes” et réformes ottomanes au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Mots de là-bas, savoirs d'ici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Identités confessionnelles et espaces urbains en terres d’islam, 107-110, pp.297-322</w:t>
+              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (2), pp.21 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331904v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prière d'insérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (2), pp.13 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2478,252 +2478,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historicités</w:t>
+                <w:t xml:space="preserve">L’épreuve de la discontinuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Frontières de l’anthropologie, 680-681, pp.128-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331918v1</w:t>
+                <w:t xml:space="preserve">hal-02331916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archive dans ses œuvres (Rancière, Derrida)</w:t>
+                <w:t xml:space="preserve">Historicités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17, pp.69-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/labyrinthe.175⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 17, pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/labyrinthe.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331921v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve de la discontinuité</w:t>
+                <w:t xml:space="preserve">L’archive dans ses œuvres (Rancière, Derrida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/labyrinthe.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331916v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elise Massicard; Marc Aymes; Benjamin Gourisse. Iletisim, pp.400, 2016, 9789750521140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aymes; Benjamin Gourisse; Elise Massicard. Brill, pp.436, 2015, Social, economic, and political studies of the Middle East and Asia, 9789004289796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3264,51 +3264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, pp.428, 2014, Meydan, Nathalie Clayer, 9782811110253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/kart.aymes.2013.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3361,51 +3361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aymes; Benjamin Gourisse; Elise Massicard. Karthala, pp.428, 2014, Meydan, 9782811110253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,212 +3573,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reform in the Ottoman Empire: Reform of the Ottoman Empire?</w:t>
+                <w:t xml:space="preserve">Setting Off for the Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hans-Lukas Kieser; Khatchig Mouradian. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Wick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The I.B. Tauris Handbook of the Late Ottoman Empire: History and Legacy</w:t>
+              <w:t xml:space="preserve">The Cambridge Companion to Ottoman History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-27, 2025, I.B. Tauris Handbooks, 9780755644490</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-26, 2025, Cambridge Companions to History, 9781316514542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374098v1</w:t>
+                <w:t xml:space="preserve">hal-04978610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting Off for the Archives</w:t>
+                <w:t xml:space="preserve">Reform in the Ottoman Empire: Reform of the Ottoman Empire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alexis Wick. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans-Lukas Kieser; Khatchig Mouradian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Companion to Ottoman History</w:t>
+              <w:t xml:space="preserve">The I.B. Tauris Handbook of the Late Ottoman Empire: History and Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-26, 2025, Cambridge Companions to History, 9781316514542</w:t>
+                <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-27, 2025, I.B. Tauris Handbooks, 9780755644490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978610v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Work of Inspection Cannot be Freed of Confusions and Amalgamations”: Purity, Danger and the Practice of Late Ottoman Statecraft</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Wick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Companion to Ottoman History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.266-276, 2025, Cambridge Companions to History, 9781009086202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5551,51 +5551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E884E281"/>
+    <w:nsid w:val="98004B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5782,51 +5782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4994-6537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098327577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107635585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121467038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k69" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.6914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32325/iaad.2017.28" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2013.080102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.602.0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.3557" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.103.0047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518960903488014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schreiber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.40.0.2037138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.2011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Faux-Monnayeurs-d-Istanbul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01447607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.aymes.2013.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/ib-tauris-handbook-of-the-late-ottoman-empire-9780755644490/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/history/middle-east-history/cambridge-companion-ottoman-history" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-corruption-in-the-ottoman-polity.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943674&amp;amp;series_number_str=27&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004466982/BP000018.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466982_010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/meydan/3376-la-mediterranee-introuvable-relectures-et-propositions-9782811127718.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3330-archiver-au-moyen-orient-fabriques-documentaires-contemporaines-9782811126001.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.junge.2019.01.0028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.gr/book/political-thought-and-practice-in-the-ottoman-empire/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nebraskapress.unl.edu/university-of-nebraska-press/9780803249936/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01345139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01415982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borromeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vatin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4994-6537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098327577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107635585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121467038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k69" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.6914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32325/iaad.2017.28" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2013.080102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.602.0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.3557" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.103.0047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518960903488014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schreiber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.40.0.2037138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.2011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Faux-Monnayeurs-d-Istanbul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01447607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.aymes.2013.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/history/middle-east-history/cambridge-companion-ottoman-history" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/ib-tauris-handbook-of-the-late-ottoman-empire-9780755644490/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-corruption-in-the-ottoman-polity.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943674&amp;amp;series_number_str=27&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004466982/BP000018.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466982_010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/meydan/3376-la-mediterranee-introuvable-relectures-et-propositions-9782811127718.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3330-archiver-au-moyen-orient-fabriques-documentaires-contemporaines-9782811126001.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.junge.2019.01.0028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.gr/book/political-thought-and-practice-in-the-ottoman-empire/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nebraskapress.unl.edu/university-of-nebraska-press/9780803249936/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01345139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01415982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borromeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vatin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>