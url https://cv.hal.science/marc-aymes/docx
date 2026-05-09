--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -501,226 +501,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Language Change Actually Took Place</w:t>
+                <w:t xml:space="preserve">LPPR : menaces sur une science indépendante et plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504264v1</w:t>
+                <w:t xml:space="preserve">hal-02962989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPPR : menaces sur une science indépendante et plurielle</w:t>
+                <w:t xml:space="preserve">How Language Change Actually Took Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le langage socio-politique turc-ottoman et ses transformations, XIXe-XXe siècles, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejts.6914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962989v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiens, lis donc, et sache à quoi t’en tenir</w:t>
               </w:r>
@@ -1241,183 +1241,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le siècle de la Turquie : une histoire contemporaine ?</w:t>
+                <w:t xml:space="preserve">Pseudo Orhan Pamuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (3), pp.47-61. </w:t>
+              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.103.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/labyrinthe.4002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331854v1</w:t>
+                <w:t xml:space="preserve">hal-02331858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo Orhan Pamuk</w:t>
+                <w:t xml:space="preserve">Le siècle de la Turquie : une histoire contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32, pp.111-117. </w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.47-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/labyrinthe.4002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ving.103.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331858v1</w:t>
+                <w:t xml:space="preserve">hal-02331854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The port-city in the fields: investigating an improper urbanity in mid-nineteenth-century Cyprus</w:t>
               </w:r>
@@ -1722,377 +1722,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provincialiser l’empire</w:t>
+                <w:t xml:space="preserve">The Voice-Over of Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 62 (6), pp.1313-1344</w:t>
+              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ill-literate Knowledge, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331894v1</w:t>
+                <w:t xml:space="preserve">hal-02332019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voice-Over of Administration</w:t>
+                <w:t xml:space="preserve">Du Seminar au séminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La fin des disciplines ?, 27, pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/labyrinthe.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332019v1</w:t>
+                <w:t xml:space="preserve">halshs-01419960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser par extraordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/labyrinthe.4153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Seminar au séminaire</w:t>
+                <w:t xml:space="preserve">Provincialiser l’empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (6), pp.1313-1344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/labyrinthe.2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01419960v1</w:t>
+                <w:t xml:space="preserve">hal-02331894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing ‘Ill-literate Knowledge’</w:t>
               </w:r>
@@ -2478,252 +2478,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve de la discontinuité</w:t>
+                <w:t xml:space="preserve">Historicités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/labyrinthe.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331916v1</w:t>
+                <w:t xml:space="preserve">hal-02331918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historicités</w:t>
+                <w:t xml:space="preserve">L’archive dans ses œuvres (Rancière, Derrida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17, pp.65-68. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 17, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/labyrinthe.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/labyrinthe.174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331918v1</w:t>
+                <w:t xml:space="preserve">hal-02331921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archive dans ses œuvres (Rancière, Derrida)</w:t>
+                <w:t xml:space="preserve">L’épreuve de la discontinuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Frontières de l’anthropologie, 680-681, pp.128-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/labyrinthe.175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331921v1</w:t>
+                <w:t xml:space="preserve">hal-02331916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3573,298 +3573,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting Off for the Archives</w:t>
+                <w:t xml:space="preserve">“The Work of Inspection Cannot be Freed of Confusions and Amalgamations”: Purity, Danger and the Practice of Late Ottoman Statecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alexis Wick. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boğaç A. Ergene; Cengiz Kırlı. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Companion to Ottoman History</w:t>
+              <w:t xml:space="preserve">Corruption in the Ottoman Polity: Empirical Insights, Conceptual Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-26, 2025, Cambridge Companions to History, 9781316514542</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edinburgh University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-254, 2025, Edinburgh Studies on the Ottoman Empire, 9781399552967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978610v1</w:t>
+                <w:t xml:space="preserve">hal-05349948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reform in the Ottoman Empire: Reform of the Ottoman Empire?</w:t>
+                <w:t xml:space="preserve">Setting Off for the Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hans-Lukas Kieser; Khatchig Mouradian. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Wick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The I.B. Tauris Handbook of the Late Ottoman Empire: History and Legacy</w:t>
+              <w:t xml:space="preserve">The Cambridge Companion to Ottoman History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-27, 2025, I.B. Tauris Handbooks, 9780755644490</w:t>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-26, 2025, Cambridge Companions to History, 9781316514542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374098v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Work of Inspection Cannot be Freed of Confusions and Amalgamations”: Purity, Danger and the Practice of Late Ottoman Statecraft</w:t>
+                <w:t xml:space="preserve">Reform in the Ottoman Empire: Reform of the Ottoman Empire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Boğaç A. Ergene; Cengiz Kırlı. </w:t>
+              <w:t xml:space="preserve">Hans-Lukas Kieser; Khatchig Mouradian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corruption in the Ottoman Polity: Empirical Insights, Conceptual Reflections</w:t>
+              <w:t xml:space="preserve">The I.B. Tauris Handbook of the Late Ottoman Empire: History and Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edinburgh University Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-254, 2025, Edinburgh Studies on the Ottoman Empire, 9781399552967</w:t>
+                <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-27, 2025, I.B. Tauris Handbooks, 9780755644490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349948v1</w:t>
+                <w:t xml:space="preserve">hal-05374098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital and Province</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Wick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Companion to Ottoman History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.266-276, 2025, Cambridge Companions to History, 9781009086202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4197,225 +4197,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions</w:t>
+                <w:t xml:space="preserve">De l'invention à l'inventaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pérouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moatti, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Méditerranée introuvable. Relectures et propositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-152, 2020, 9782811127718</w:t>
+              <w:t xml:space="preserve">, pp.35-57, 2020, 9782811127718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097303v1</w:t>
+                <w:t xml:space="preserve">hal-03097291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'invention à l'inventaire</w:t>
+                <w:t xml:space="preserve">Propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pérouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moatti, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Méditerranée introuvable. Relectures et propositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35-57, 2020, 9782811127718</w:t>
+              <w:t xml:space="preserve">, pp.147-152, 2020, 9782811127718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097291v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La main courante de l’archivation. Deux histoires ottomanes</w:t>
               </w:r>
@@ -5170,51 +5170,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison des roses, 1839 : nouvelle fragrance ?</w:t>
+                <w:t xml:space="preserve">Un self-made man ottoman dans les années 1830</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Borromeo</w:t>
@@ -5223,93 +5223,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ottomans par eux-mêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.221-228</w:t>
+              <w:t xml:space="preserve">, 2020, pp.183-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110133v1</w:t>
+                <w:t xml:space="preserve">hal-03110107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un self-made man ottoman dans les années 1830</w:t>
+                <w:t xml:space="preserve">Maison des roses, 1839 : nouvelle fragrance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Borromeo</w:t>
@@ -5318,69 +5318,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ottomans par eux-mêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.183-187</w:t>
+              <w:t xml:space="preserve">, 2020, pp.221-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110107v1</w:t>
+                <w:t xml:space="preserve">hal-03110133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perdre la tête</w:t>
               </w:r>
@@ -5551,51 +5551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98004B43"/>
+    <w:nsid w:val="E03FCB37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5782,51 +5782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4994-6537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098327577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107635585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121467038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k69" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.6914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32325/iaad.2017.28" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2013.080102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.602.0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.3557" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.103.0047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518960903488014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schreiber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.40.0.2037138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.2011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Faux-Monnayeurs-d-Istanbul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01447607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.aymes.2013.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/history/middle-east-history/cambridge-companion-ottoman-history" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/ib-tauris-handbook-of-the-late-ottoman-empire-9780755644490/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-corruption-in-the-ottoman-polity.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943674&amp;amp;series_number_str=27&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004466982/BP000018.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466982_010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/meydan/3376-la-mediterranee-introuvable-relectures-et-propositions-9782811127718.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3330-archiver-au-moyen-orient-fabriques-documentaires-contemporaines-9782811126001.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.junge.2019.01.0028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.gr/book/political-thought-and-practice-in-the-ottoman-empire/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nebraskapress.unl.edu/university-of-nebraska-press/9780803249936/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01345139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01415982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borromeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vatin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aymes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4994-6537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098327577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107635585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121467038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k69" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.6914" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32325/iaad.2017.28" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2013.080102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.602.0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.3557" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.103.0047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518960903488014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schreiber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.40.0.2037138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.2011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70695" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Faux-Monnayeurs-d-Istanbul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01447607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.aymes.2013.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-corruption-in-the-ottoman-polity.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/history/middle-east-history/cambridge-companion-ottoman-history" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/ib-tauris-handbook-of-the-late-ottoman-empire-9780755644490/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943674&amp;amp;series_number_str=27&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004466982/BP000018.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466982_010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/meydan/3376-la-mediterranee-introuvable-relectures-et-propositions-9782811127718.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3330-archiver-au-moyen-orient-fabriques-documentaires-contemporaines-9782811126001.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.junge.2019.01.0028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.gr/book/political-thought-and-practice-in-the-ottoman-empire/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nebraskapress.unl.edu/university-of-nebraska-press/9780803249936/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01345139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01415982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k6k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borromeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vatin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>