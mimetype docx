--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -464,274 +464,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOX Transmembrane Electron Transfer Is Governed by a Subtly Balanced, Self-Adjusting Charge Distribution</w:t>
+                <w:t xml:space="preserve">State-dependent dynamic communication networks in a pentameric ligand-gated ion channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Etcheverry</w:t>
+                <w:t xml:space="preserve">Bogdan Lev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Vorobyov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (37), pp.9333-9356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227867v1</w:t>
+                <w:t xml:space="preserve">hal-05412186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-dependent dynamic communication networks in a pentameric ligand-gated ion channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOX Transmembrane Electron Transfer Is Governed by a Subtly Balanced, Self-Adjusting Charge Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Murail</w:t>
+                <w:t xml:space="preserve">Baptiste Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Vorobyov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby Allen</w:t>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (37), pp.9333-9356. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (15), pp.8215-8228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412186v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioSpring: An elastic network framework for interactive exploration of macromolecular mechanics</w:t>
               </w:r>
@@ -845,2520 +845,2520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MolPlay: Democratizing Interactive Molecular Simulations and Analyses with a Portable, Turnkey Platform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c04712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (1), pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794544v1</w:t>
+                <w:t xml:space="preserve">hal-04306436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Pore Flow Permeation through Multivalent H-Bonding Pyridine-2,6-dicarboxamide-histamine/Histidine Water Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Bo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Dan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hardiagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147 (1), pp.678-686. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c13072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From complex data to clear insights: visualizing molecular dynamics trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Spivak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Jonquet-Prevoteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbinf.2024.1356659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306436v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From complex data to clear insights: visualizing molecular dynamics trajectories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+                <w:t xml:space="preserve">Lys716 in the transmembrane domain of yeast mitofusin Fzo1 modulates anchoring and fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbinf.2024.1356659⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.1997-2012.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.09.22.559002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568346v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lys716 in the transmembrane domain of yeast mitofusin Fzo1 modulates anchoring and fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MolPlay: Democratizing Interactive Molecular Simulations and Analyses with a Portable, Turnkey Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (11), pp.1997-2012.e7. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (38), pp.9132-9142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.09.22.559002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c04712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299450v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDverse: Shedding Light on the Dark Matter of Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Molecular Insights into Substrate Binding of the Outer Membrane Enzyme OmpT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna K S Tiemann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yubo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.90061⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal13020214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254566v2</w:t>
+                <w:t xml:space="preserve">hal-03943290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Screening of Water/Proton Permeation of Self‐Assembled Pillar[5]arene Artificial Water Channel Libraries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shixin Fa</w:t>
+                <w:t xml:space="preserve">Proton- versus Cation-Selective Transport of Saccharide Rim-Appended Pillar[5]arene Artificial Water Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana M Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane P Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202310812⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (40), pp.21904-21914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c06335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257786v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNILIPID, a Methodology for Energetically Accurate Prediction of Protein Insertion into Implicit Membranes of Arbitrary Shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Lanrezac</w:t>
+                <w:t xml:space="preserve">State of the Art of Molecular Visualization in Immersive Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kuťák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere‐pau Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.362. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (6), pp.e14738:1--e14738:29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes13030362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306427v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton- versus Cation-Selective Transport of Saccharide Rim-Appended Pillar[5]arene Artificial Water Channels</w:t>
+                <w:t xml:space="preserve">A brief history of visualizing membrane systems in molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliana M Andrei</w:t>
+                <w:t xml:space="preserve">Robin A Corey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenzhang Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mihai Barboiu</w:t>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c06335⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.1149744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbinf.2023.1149744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257737v1</w:t>
+                <w:t xml:space="preserve">hal-04306431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights into Substrate Binding of the Outer Membrane Enzyme OmpT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubo Zhang</w:t>
+                <w:t xml:space="preserve">Self-Assembling Peptide-Appended Metallomacrocycle Pores for Selective Water Translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Bo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumihiko Mamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Yashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal13020214⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (33), pp.40133-40139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c09059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943290v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art of Molecular Visualization in Immersive Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MDverse: Shedding Light on the Dark Matter of Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna K S Tiemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kuťák</w:t>
+                <w:t xml:space="preserve">Magdalena Szczuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere‐pau Vázquez</w:t>
+                <w:t xml:space="preserve">Lisa Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+                <w:t xml:space="preserve">Mohamed Oussaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Krone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Steven Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (6), pp.e14738:1--e14738:29. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.90061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006531v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of visualizing membrane systems in molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Combinatorial Screening of Water/Proton Permeation of Self‐Assembled Pillar[5]arene Artificial Water Channel Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin A Corey</w:t>
+                <w:t xml:space="preserve">Iuliana-Marilena Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Strilets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixin Fa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Ogoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbinf.2023.1149744⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (42), pp.e202310812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202310812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306431v1</w:t>
+                <w:t xml:space="preserve">hal-04257786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembling Peptide-Appended Metallomacrocycle Pores for Selective Water Translocation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fumihiko Mamiya</w:t>
+                <w:t xml:space="preserve">UNILIPID, a Methodology for Energetically Accurate Prediction of Protein Insertion into Implicit Membranes of Arbitrary Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lanrezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (33), pp.40133-40139. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c09059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes13030362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257762v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Interactive Positioning of Proteins within Membranes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large disordered region confers a wide spanning volume to vertebrate Suppressor of Fused as shown in a trans-species solution study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Férey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Staëlle Makamte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Jabrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a15110415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214 (2), pp.107853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873725v1</w:t>
+                <w:t xml:space="preserve">hal-03413156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design X Bioinformatics: a community-driven initiative to connect bioinformatics and design</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building Biological Relevance Into Integrative Modelling of Macromolecular Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Molza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Westermaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Moutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Danilowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jib-2022-0037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.826136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.826136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873706v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of β-glucosidase A on bare and SAM-functionalised gold surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Design X Bioinformatics: a community-driven initiative to connect bioinformatics and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2022-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294641v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large disordered region confers a wide spanning volume to vertebrate Suppressor of Fused as shown in a trans-species solution study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of β-glucosidase A on bare and SAM-functionalised gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.1313-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03413156v1</w:t>
+                <w:t xml:space="preserve">hal-03294641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Biological Relevance Into Integrative Modelling of Macromolecular Assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ducrot</w:t>
+                <w:t xml:space="preserve">Artificial Water Channels Form Precursors to Sponge-Like Aggregates in Water–Ethanol Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hardiagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Danilowicz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.826136. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (38), pp.6628-6636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.826136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826944v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Water Channels Form Precursors to Sponge-Like Aggregates in Water–Ethanol Mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design – a new way to look at old molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Sterpone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Spalvieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marine Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.20220020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2022-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873715v1</w:t>
+                <w:t xml:space="preserve">hal-03793308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep inside molecules - digital twins at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality &amp; Intelligent Hardware</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.324 - 341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vrih.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design – a new way to look at old molecules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Fast and Interactive Positioning of Proteins within Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lanrezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.20220020. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jib-2022-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a15110415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793308v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UnityMol prototype for FAIR sharing of molecular- visualization experiences: from pictures in the cloud to collaborative virtual reality exploration in immersive 3D environments</w:t>
               </w:r>
@@ -3563,282 +3563,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights on Heme-to-Heme Transmembrane Electron Transfer Within NADPH Oxydases From Atomistic Simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The never-ending quest to understand the shapes and motions of molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.650651⟩</w:t>
+              <w:t xml:space="preserve">The Biochemist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.22-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bio_2021_175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382660v1</w:t>
+                <w:t xml:space="preserve">hal-03438490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The never-ending quest to understand the shapes and motions of molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Insights on Heme-to-Heme Transmembrane Electron Transfer Within NADPH Oxydases From Atomistic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Biochemist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (5), pp.22-24. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bio_2021_175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.650651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438490v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wielding the power of interactive molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lanrezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3885,103 +3885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations reveal statistics and microscopic mechanisms of water permeation in membrane-embedded artificial water channel nanoconstructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hardiagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Bo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (18), pp.184102. </w:t>
@@ -4019,77 +4019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxy Channels–Adaptive Pathways for Selective Water Cluster Permeation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Bo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hardiagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina-Alexandra Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,762 +4147,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Modeling of the Impact of Adsorption on Solid Surfaces for Protein Mechanics and Activity with a Coarse-Grain Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+                <w:t xml:space="preserve">Characterization of β-turns by electronic circular dichroism spectroscopy: A coupled molecular dynamics and time-dependent density functional theory computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonvicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05347⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.1611-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP05776E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939019v1</w:t>
+                <w:t xml:space="preserve">hal-02397135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of β-turns by electronic circular dichroism spectroscopy: A coupled molecular dynamics and time-dependent density functional theory computational study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+                <w:t xml:space="preserve">Visualizing protein structures - tools and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP05776E⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.499-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20190621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397135v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing protein structures - tools and trends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Approach for Highly Selective Artificial Water Channels Based on Tubular Pillar[5]arene Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+                <w:t xml:space="preserve">Dmytro Strilets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixin Fa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hardiagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Ogoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20190621⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (51), pp.23213-23219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202009219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946006v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Approach for Highly Selective Artificial Water Channels Based on Tubular Pillar[5]arene Dimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomoki Ogoshi</w:t>
+                <w:t xml:space="preserve">Visualizing biomolecular electrostatics in virtual reality with UnityMol‐APBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Laureanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Brandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Offor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202009219⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028876v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing biomolecular electrostatics in virtual reality with UnityMol‐APBS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scruter les molécules en réalité virtuelle, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 448, pp.23-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370955v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scruter les molécules en réalité virtuelle, pour quoi faire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Martinez</w:t>
+                <w:t xml:space="preserve">Implicit Modeling of the Impact of Adsorption on Solid Surfaces for Protein Mechanics and Activity with a Coarse-Grain Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946000v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling as the spark for active learning approaches for interdisciplinary biology teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bonacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5237,551 +5237,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Perspective on Mitochondrial Membrane Fusion: From the Key Players to Oligomerization and Tethering of Mitofusin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Graphics: Bridging Structural Biologists and Computer Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+                <w:t xml:space="preserve">Naif Alharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brandner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laramee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-019-00089-y⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (11), pp.1617-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345040v1</w:t>
+                <w:t xml:space="preserve">hal-02370947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Graphics: Bridging Structural Biologists and Computer Scientists</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural dataset from microsecond-long simulations of yeast mitofusin Fzo1 in the context of membrane docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rose</w:t>
+                <w:t xml:space="preserve">Astrid Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Laramee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (11), pp.1617-1623. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.104460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2019.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370947v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dataset from microsecond-long simulations of yeast mitofusin Fzo1 in the context of membrane docking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Physics-based oligomeric models of the yeast mitofusin Fzo1 at the molecular scale in the context of membrane docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario de Vecchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël M Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.104460. </w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.234-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2019.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345034v1</w:t>
+                <w:t xml:space="preserve">hal-02345043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based oligomeric models of the yeast mitofusin Fzo1 at the molecular scale in the context of membrane docking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">A Molecular Perspective on Mitochondrial Membrane Fusion: From the Key Players to Oligomerization and Tethering of Mitofusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël M Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.234-244. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252 (4-5), pp.293-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2019.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-019-00089-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345043v1</w:t>
+                <w:t xml:space="preserve">hal-02345040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Biological Membrane Organization and Dynamics</w:t>
               </w:r>
@@ -5839,987 +5839,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic water channels: general discussion</w:t>
+                <w:t xml:space="preserve">Ten simple rules to create a serious game, illustrated with examples from structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roslyn Bill</w:t>
+                <w:t xml:space="preserve">Samuela Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Long Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeffery Davis</w:t>
+                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD90020E⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1005955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926861v1</w:t>
+                <w:t xml:space="preserve">hal-01744190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented chiral water wires in artificial transmembrane channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Istvan Kocsis</w:t>
+                <w:t xml:space="preserve">Applications to water transport systems: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manash Pratim Borthakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirco Sorci</w:t>
+                <w:t xml:space="preserve">Chun-Long Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Vanselous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Sanders</w:t>
+                <w:t xml:space="preserve">Rob Coalson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao5603⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.389 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD90022A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797309v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water permeation across artificial I-quartet membrane channels: from structure to disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Murail</w:t>
+                <w:t xml:space="preserve">Semantics for an Integrative and Immersive Pipeline Combining Visualization and Analysis of Molecular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Trellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Vasiliu</w:t>
+                <w:t xml:space="preserve">Jakub Flotyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Neamtu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 209, pp.125 - 148. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.20180004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8fd00046h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jib-2018-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926847v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten simple rules to create a serious game, illustrated with examples from structural biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holding the Nucleosome Together: A Quantitative Description of the DNA–Histone Interface in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Retureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Oguey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005955⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.1045 - 1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744190v1</w:t>
+                <w:t xml:space="preserve">hal-01935581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications to water transport systems: general discussion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rob Coalson</w:t>
+                <w:t xml:space="preserve">Dystrophin's central domain forms a complex filament that becomes disorganized by in-frame deletions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Molza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD90022A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (18), pp.6637-6646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.809798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926896v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics for an Integrative and Immersive Pipeline Combining Visualization and Analysis of Molecular Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jakub Flotyński</w:t>
+                <w:t xml:space="preserve">From Virtual Reality to Immersive Analytics in Bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.20180004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jib-2018-0004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.20180043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2018-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935586v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holding the Nucleosome Together: A Quantitative Description of the DNA–Histone Interface in Solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Redox Enzyme Orientation at Planar Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Retureau</w:t>
+                <w:t xml:space="preserve">Vivek Pratap Hitaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Oguey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2), pp.1045 - 1058. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal8050192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935581v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulations of biological systems using the OPEP coarse-grained model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,51 +7065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. P. Sansom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Oguey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.13540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7154,948 +7137,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin's central domain forms a complex filament that becomes disorganized by in-frame deletions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The major β-catenin/E-cadherin junctional binding site is a primary molecular mechano-transductor of differentiation in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Jens-Christian M Röper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
+                <w:t xml:space="preserve">Démosthène Mitrossilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Pollet</w:t>
+                <w:t xml:space="preserve">Guillaume Stirnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Waharte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.809798⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.33381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795395v2</w:t>
+                <w:t xml:space="preserve">hal-01935588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Virtual Reality to Immersive Analytics in Bioinformatics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and function of natural proteins for water transport: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roslyn Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Long Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD90019A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jib-2018-0043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01935682v1</w:t>
+                <w:t xml:space="preserve">hal-01926768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Redox Enzyme Orientation at Planar Electrodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic water channels: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roslyn Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Long Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8050192⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.205 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD90020E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793660v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major β-catenin/E-cadherin junctional binding site is a primary molecular mechano-transductor of differentiation in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens-Christian M Röper</w:t>
+                <w:t xml:space="preserve">Water permeation across artificial I-quartet membrane channels: from structure to disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démosthène Mitrossilis</w:t>
+                <w:t xml:space="preserve">Tudor Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stirnemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabel Brito</w:t>
+                <w:t xml:space="preserve">Andrei Neamtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.33381⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.125 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fd00046h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935588v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of natural proteins for water transport: general discussion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roslyn Bill</w:t>
+                <w:t xml:space="preserve">Oriented chiral water wires in artificial transmembrane channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Vanselous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chun-Long Chen</w:t>
+                <w:t xml:space="preserve">Stephanie Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 209, pp.83 - 95. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.eaao5603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8FD90019A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao5603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926768v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A membrane-inserted structural model of the yeast mitofusin Fzo1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+                <w:t xml:space="preserve">What Can Human-Guided Simulations Bring to RNA Folding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Mazzanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickaël M. Cohen</w:t>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10687-2⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113 (2), pp.302 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581980v1</w:t>
+                <w:t xml:space="preserve">hal-01644519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can Human-Guided Simulations Bring to RNA Folding?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Doutreligne</w:t>
+                <w:t xml:space="preserve">A membrane-inserted structural model of the yeast mitofusin Fzo1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gageat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Mickaël M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113 (2), pp.302 - 312. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.05.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10687-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644519v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues of Alpha Helix H3 Determine Distinctive Features of Transforming Growth Factor β3</w:t>
               </w:r>
@@ -8198,64 +8198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String method solution of the gating pathways for a pentameric ligand-gated ion channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Lev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites of Anesthetic Inhibitory Action on a Cationic Ligand-Gated Ion Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Shahsavar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,77 +8759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-Excluding Artificial Water Channels Exhibiting Enhanced Dipolar Water and Proton Translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Licsandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Xiao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8874,1061 +8874,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epock : rapid analysis of protein pocket dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting and exploring complex nucleic acids architectures through a coarse-grained model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cragnolini</w:t>
+                <w:t xml:space="preserve">T. Cragnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Caroline E Dahl</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (9), pp.1478-1480. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.30--31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2015.1032593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230764v1</w:t>
+                <w:t xml:space="preserve">hal-01498028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nothing to sneeze at: a dynamic and integrative computational model of an influenza A virion</w:t>
+                <w:t xml:space="preserve">Allosteric and hyperekplexic mutant phenotypes investigated on an α1 glycine receptor transmembrane structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler Reddy</w:t>
+                <w:t xml:space="preserve">Gustavo Moraga-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Shorthouse</w:t>
+                <w:t xml:space="preserve">Christèle Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel L Parton</w:t>
+                <w:t xml:space="preserve">Laurie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Jefferys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip W Fowler</w:t>
+                <w:t xml:space="preserve">Christine Girard-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2014.12.019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (9), pp.2865-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1417864112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230763v1</w:t>
+                <w:t xml:space="preserve">hal-01230762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and exploring complex nucleic acids architectures through a coarse-grained model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming molecular flexibility to tackle rare diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Cubellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cragnolini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Pasquali</w:t>
+                <w:t xml:space="preserve">Giuseppina Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.2015.1032593⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.54-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498028v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric and hyperekplexic mutant phenotypes investigated on an α1 glycine receptor transmembrane structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional representations of complex carbohydrates and polysaccharides--SweetUnityMol: a video game-based computer graphic software.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Moraga-Cid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1417864112⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.483-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwu133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230762v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming molecular flexibility to tackle rare diseases.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epock : rapid analysis of protein pocket dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cragnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caroline E Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.03.018⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.1478-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230761v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional representations of complex carbohydrates and polysaccharides--SweetUnityMol: a video game-based computer graphic software.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nothing to sneeze at: a dynamic and integrative computational model of an influenza A virion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Shorthouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Tubiana</w:t>
+                <w:t xml:space="preserve">Elizabeth Jefferys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip W Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (5), pp.483-91. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.584-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwu133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2014.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230766v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OPEP protein model: from single molecules, amyloid formation, crowding and hydrodynamics to DNA/RNA systems.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ExaViz: a Flexible Framework to Analyse, Steer and Interact with Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tuffery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuela Pasquali</w:t>
+                <w:t xml:space="preserve">Matthieu Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Mousseau</w:t>
+                <w:t xml:space="preserve">Jessica Prevoteau-Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Trellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CS00048J⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Molecular simulations and visualization, 169, pp.119-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00142C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084631v1</w:t>
+                <w:t xml:space="preserve">hal-00942627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations and visualization: introduction and overview.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R Glowacki</w:t>
+                <w:t xml:space="preserve">Multiscale Simulations Give Insight into the Hydrogen in- and out-Pathways of [NiFe]-Hydrogenases from Aquifex Aeolicus and Desulfovibrio Fructosovorans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Oteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 169, pp.9-22. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (48), pp.13800-13811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4fd90024c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp5089965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084628v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative interactive flexible docking method for multi-scale reconstruction elucidates dystrophin molecular assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Molza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9999,637 +10012,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExaViz: a Flexible Framework to Analyse, Steer and Interact with Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">A cooperative mechanism of clotrimazoles in P450 revealed by the dissociation picture of clotrimazole from P450.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dreher</w:t>
+                <w:t xml:space="preserve">Mian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Prevoteau-Jonquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Trellet</w:t>
+                <w:t xml:space="preserve">Jianyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Piuzzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhiqun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Molecular simulations and visualization, 169, pp.119-142. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1218-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3FD00142C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ci400660e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942627v1</w:t>
+                <w:t xml:space="preserve">hal-01084632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Simulations Give Insight into the Hydrogen in- and out-Pathways of [NiFe]-Hydrogenases from Aquifex Aeolicus and Desulfovibrio Fructosovorans.</w:t>
+                <w:t xml:space="preserve">The weak, fluctuating, dipole moment of membrane-bound hydrogenase from Aquifex aeolicus accounts for its adaptability to charged electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Oteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne De Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth. Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5089965⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (23), pp.11318-11322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP00510D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084622v1</w:t>
+                <w:t xml:space="preserve">hal-01493492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative mechanism of clotrimazoles in P450 revealed by the dissociation picture of clotrimazole from P450.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mian Wang</w:t>
+                <w:t xml:space="preserve">MANHaptic: A Haptic Adaptive Method for Precise Manipulation, Assembly and Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhiqun Liang</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Human Machine Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.57-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084632v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weak, fluctuating, dipole moment of membrane-bound hydrogenase from Aquifex aeolicus accounts for its adaptability to charged electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">The OPEP protein model: from single molecules, amyloid formation, crowding and hydrodynamics to DNA/RNA systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Melchionna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth. Lojou</w:t>
+                <w:t xml:space="preserve">Pierre Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP00510D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4871-4893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CS00048J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493492v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANHaptic: A Haptic Adaptive Method for Precise Manipulation, Assembly and Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tek</w:t>
+                <w:t xml:space="preserve">Molecular simulations and visualization: introduction and overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Glowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Human Machine Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4fd90024c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498081v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for ion permeation mechanism in pentameric ligand-gated ion channels.</w:t>
               </w:r>
@@ -10641,77 +10641,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine van Renterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Moraga-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.728-41. </w:t>
@@ -10945,546 +10945,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Molecular Dynamics: Scaling up to Large Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Piuzzi</w:t>
+                <w:t xml:space="preserve">Formation of raft-like assemblies within clusters of influenza hemagglutinin observed by MD simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Turki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+                <w:t xml:space="preserve">Alex Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S P Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.165⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.e1003034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084652v1</w:t>
+                <w:t xml:space="preserve">hal-01084643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of raft-like assemblies within clusters of influenza hemagglutinin observed by MD simulations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Tek</w:t>
+                <w:t xml:space="preserve">Interactive Molecular Dynamics: Scaling up to Large Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (4), pp.e1003034. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 International Conference on Computational Science, 18, pp.20-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084643v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grain modelling of protein-protein interactions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Game on, science - how video game technology may help biologists tackle visualization challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siewert J Marrink</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhihan Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Empereur-Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084639v1</w:t>
+                <w:t xml:space="preserve">hal-01084644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game on, science - how video game technology may help biologists tackle visualization challenges.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck da Silva</w:t>
+                <w:t xml:space="preserve">Coarse-grain modelling of protein-protein interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Empereur-Mot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siewert J Marrink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57990. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.878-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084644v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Atomistic and Coarse Grain Solvation Models for MD Simulations: Let WT4 Handle the Bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Darré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11596,51 +11596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine van Renterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (6), pp.642-9. </w:t>
@@ -11690,51 +11690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bientôt dans votre amphithéâtre, la chimie fera son cinéma ! De la bonne utilisation des ressources informatiques pour l'enseignement : visualisation moléculaire, illustration de processus chimiques et de modèles physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11798,77 +11798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-accelerated atom and dynamic bond visualization using hyperballs: a unified algorithm for balls, sticks, and hyperboloids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11945,51 +11945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme closure and nucleotide binding structurally lock guanylate kinase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12036,77 +12036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-powered tools boost molecular visualization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Krone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Bidmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12440,1288 +12440,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-microsecond molecular dynamics simulation of channel gating in a nicotinic receptor homologue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1001832107⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 144, pp.203-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B917708F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02174737v1</w:t>
+                <w:t xml:space="preserve">hal-03904767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocontrol of Protein Activity in Cultured Cells and Zebrafish with One- and Two-Photon Illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the early stage of DNA sequence recognition within RecA nucleoprotein filaments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Kumar Sinha</w:t>
+                <w:t xml:space="preserve">Christopher Amourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Neveu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chouaha Benbrahim-Bouzidi</w:t>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201000008⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (19), pp.6313-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904748v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic structure and dynamics of pentameric ligand-gated ion channels: new insight from bacterial homologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 144, pp.203-222. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 588 (4), pp.565-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B917708F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2009.183160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03904767v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02174745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the early stage of DNA sequence recognition within RecA nucleoprotein filaments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Molecular Recognition Mechanism for Superoxide Dismutase Presequence Binding to the Mitochondrial Protein Import Receptor Tom20 from Oryza sativa Involves an LRTLA Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Saladin</w:t>
+                <w:t xml:space="preserve">Jinzhen Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Amourda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Su Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (43), pp.13839-13846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp103547s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533099v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure and dynamics of pentameric ligand-gated ion channels: new insight from bacterial homologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+                <w:t xml:space="preserve">How cations can assist DNase I in DNA binding and hydrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Abi-Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 588 (4), pp.565-572. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (11), pp.e1001000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2009.183160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1001000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02174745v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Recognition Mechanism for Superoxide Dismutase Presequence Binding to the Mitochondrial Protein Import Receptor Tom20 from Oryza sativa Involves an LRTLA Motif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Multi-resolution approach for interactively locating functionally linked ion binding sites by steering small molecules into electrostatic potential maps using a haptic device.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Yan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Su Qiu</w:t>
+                <w:t xml:space="preserve">Marc Gueroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp103547s⟩</w:t>
+              <w:t xml:space="preserve">Pacific Symposium on Biocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.205-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814295291_0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904752v1</w:t>
+                <w:t xml:space="preserve">hal-00661430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cations can assist DNase I in DNA binding and hydrolysis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hartmann</w:t>
+                <w:t xml:space="preserve">Functional Modes and Residue Flexibility Control the Anisotropic Response of Guanylate Kinase to Mechanical Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1001000⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (10), pp.3412-3419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645165v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution approach for interactively locating functionally linked ion binding sites by steering small molecules into electrostatic potential maps using a haptic device.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Symposium on Biocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789814295291_0023⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 144, pp.445-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B917710H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661430v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Modes and Residue Flexibility Control the Anisotropic Response of Guanylate Kinase to Mechanical Stress</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-microsecond molecular dynamics simulation of channel gating in a nicotinic receptor homologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine van Renterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.09.026⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (14), pp.6275-6280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1001832107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602505v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02174737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General discussion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocontrol of Protein Activity in Cultured Cells and Zebrafish with One- and Two-Photon Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Kumar Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gagey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaha Benbrahim-Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B917710H⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (5), pp.653-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201000008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03904769v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex molecular assemblies at hand via interactive simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13793,51 +13793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of a pentameric ligand-gated ion channel in an apparently open conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13845,51 +13845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 457 (7225), pp.111-114. </w:t>
@@ -16605,580 +16605,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Modeling of NOX5 protein: Impact of the Initial Structure and Membrane composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien de la Lande</w:t>
+                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ThéMoSiA – RCTF2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Berlin, Germany. pp.317-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78269-5_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368664v1</w:t>
+                <w:t xml:space="preserve">hal-04794554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+                <w:t xml:space="preserve">UnityMol-Lite: Cross-platform Collaboration and Interactive Methods for Molecular Modeling in XR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Spivak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Férey</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroXR 2024: Proceedings of the 21st EuroXR International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Bourdot; Mónica González; Jerome Perret; Gabriel Zachmann; Arcadio Reyes-Lecuona, Nov 2024, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78269-5_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794554v1</w:t>
+                <w:t xml:space="preserve">hal-05163459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UnityMol-Lite: Cross-platform Collaboration and Interactive Methods for Molecular Modeling in XR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Vincke</w:t>
+                <w:t xml:space="preserve">GazeMolVR: Sharing Eye-Gaze Cues in a Collaborative VR Environment for Molecular Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajkumar Darbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroXR 2024: Proceedings of the 21st EuroXR International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Mobile and Ubiquitous Multimedia (MUM '24), December 1--4, 2024, Stockholm, Sweden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Stockholm (Suède), Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3701571.3701599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163459v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GazeMolVR: Sharing Eye-Gaze Cues in a Collaborative VR Environment for Molecular Visualization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Molecular Modeling of NOX5 protein: Impact of the Initial Structure and Membrane composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile and Ubiquitous Multimedia (MUM '24), December 1--4, 2024, Stockholm, Sweden</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres ThéMoSiA – RCTF2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3701571.3701599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794567v1</w:t>
+                <w:t xml:space="preserve">hal-05368664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Modeling of NOX5 protein: Impact of the Initial Structure and Membrane composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOX-ROS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17216,77 +17216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation moléculaire du transfert d’électron transmembranaire dans NOX5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17341,51 +17341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuickSES: A Library for Fast Computation of Solvent Excluded Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Krone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17432,90 +17432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Visualization of Computational Biology Data: A Survey of Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naif Alharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Krone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17566,90 +17566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Visual Analytics of Molecular Data in Immersive Environments via a Semantic Definition of the Content and the Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Trellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR 2016/VR 2016 Workshop on Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. pp.48-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17677,321 +17677,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and task based navigation for structural biology in 3D environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UnityMol: interactive and ludic visual manipulation of coarse-grained RNA and other biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trellet</w:t>
+                <w:t xml:space="preserve">C. Gageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cragnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ferey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Augmented Reality for Molecular Science (VARMS@IEEEVR), 2015 IEEE 1st International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.31--36, </w:t>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.1--6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VARMS.2015.7151726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VARMS.2015.7151718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498020v1</w:t>
+                <w:t xml:space="preserve">hal-01498023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UnityMol: interactive and ludic visual manipulation of coarse-grained RNA and other biomolecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Content and task based navigation for structural biology in 3D environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gageat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Cragnolini</w:t>
+                <w:t xml:space="preserve">M. Trellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Augmented Reality for Molecular Science (VARMS@IEEEVR), 2015 IEEE 1st International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.1--6, </w:t>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.31--36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VARMS.2015.7151718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VARMS.2015.7151726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498023v1</w:t>
+                <w:t xml:space="preserve">hal-01498020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UnityMol: Interactive scientific visualization for integrative biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cragnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18055,90 +18055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-guided Navigation in Multimeric Molecular Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOIMAGING 2014 - Proceedings of the International Conference on Bioimaging, ESEO, Angers, Loire Valley, France, 3-6 March, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France. pp.76--81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18172,90 +18172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation guidée par le contenu pour l'exploration moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association Française de Réalité Virtuelle (AFRV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18293,77 +18293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Modeling of Hydrogenase Enzymes for Biofuel Cell Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Oteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lojou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18410,64 +18410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Molecular Dynamics: Scaling up to Large Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turki Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18624,303 +18624,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FvNano: A Virtual Laboratory to Manipulate Molecular Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illustration moléculaire en Chimie et Biologie : exemples, état de l’art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE symposium on biological data visualization, @ ieee visweek, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Providence, RI, United States. pp.136</w:t>
+              <w:t xml:space="preserve">Du réel à l'image, Congrès de l’AEIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.74-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498124v1</w:t>
+                <w:t xml:space="preserve">hal-03948334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration moléculaire en Chimie et Biologie : exemples, état de l’art et perspectives</w:t>
+                <w:t xml:space="preserve">Molecular Illustration in Chemistry and Biology: examples, state-of-art and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du réel à l'image, Congrès de l’AEIMS</w:t>
+              <w:t xml:space="preserve">Reality Through Image, AEIMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.74-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948334v1</w:t>
+                <w:t xml:space="preserve">hal-03948350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Illustration in Chemistry and Biology: examples, state-of-art and outlook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FvNano: A Virtual Laboratory to Manipulate Molecular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reality Through Image, AEIMS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.74-78</w:t>
+              <w:t xml:space="preserve">1st IEEE symposium on biological data visualization, @ ieee visweek, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Providence, RI, United States. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948350v1</w:t>
+                <w:t xml:space="preserve">hal-01498124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rendering Method for Small Molecules up to Macromolecular Systems: HyperBalls Accelerated by Graphics Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19001,51 +19001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A VR framework for interacting with molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19118,51 +19118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Interactive to Immersive Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19517,77 +19517,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of redox enzymes on bare and SAM-functionalised gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19625,77 +19625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Function analysis of the yeast mitofusin Fzo1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de los Ángeles Morcillo Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19746,90 +19746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Modeling of NOX5 protein: Impact of the Initial Structure and Membrane composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGMM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19848,308 +19848,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dynamique théorique de la structure de NOX5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien de la Lande</w:t>
+                <w:t xml:space="preserve">Modeling enzymes interacting with functionalized surfaces: lessons from multiscale modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Francisco, United States. Biophysical Journal, 121 (3), pp.135a, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368696v1</w:t>
+                <w:t xml:space="preserve">hal-05591793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling enzymes interacting with functionalized surfaces: lessons from multiscale modeling approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Etude dynamique théorique de la structure de NOX5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aussois (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05591793v1</w:t>
+                <w:t xml:space="preserve">hal-05368696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal VR Framework for Interactive Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20362,51 +20362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Biomolecular Structures: State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbora Kozlíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Krone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lindow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20489,77 +20489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling complex biological systems: From solution chemistry to membranes and channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20870,64 +20870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5. Les supercalculateurs et l'intelligence artificielle révèlent le monde moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul pour les Big Data et l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.138-141, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20965,51 +20965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lanrezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21388,77 +21388,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Computer Simulations and Virtual Reality to Understand, Design and Optimize Artificial Water Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hardiagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21522,77 +21522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modelling and enhancement of water hydrodynamics: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manash Pratim Borthakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Coalson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Freger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21643,77 +21643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations of Biomolecular Simulations: A Critical Introduction to Homology Modeling, Molecular Dynamics Simulations, and Free Energy Calculations of Membrane Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Proteins Production for Structural Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.347--392, 2014, 978-1-4939-0661-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21747,103 +21747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Human-Protein Interaction - Interactive and Immersive Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weibo Cai and Hao Hong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry, Genetics and Molecular Biology " "Protein-Protein Interactions - Computational and Experimental Tools"</w:t>
@@ -22387,90 +22387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamins : Visual and In Situ Analytics for Molecular Interactive Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Prevoteau-Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -22724,90 +22724,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large disordered region confers a wide spanning volume to vertebrate Suppressor of Fused as shown in a trans-species solution study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staëlle Makamte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Jabrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Paquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23208,51 +23208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Wanjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Glowacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2025.103044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barquero Morera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mattiotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Kocev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amshuman Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etcheverry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00746" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Lev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorobyov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lanrezac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Su" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hardiagon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet-Prevoteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2024.1356659" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Versini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.559002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254566v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K S Tiemann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Szczuka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouarroudj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussaren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.90061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana-Marilena Andrei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Fa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Ogoshi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13030362" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana M Andrei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhang Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c06335" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ku&#357;&#225;k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere&#8208;pau V&#225;zquez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14738" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Corey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.1149744" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Mamiya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sommer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sta&#235;lle Makamte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jabrani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Paquelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107853" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Molza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Westermaier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moutte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.826136" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04545" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vrih.2022.03.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spalvieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Mauviel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944943v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798321002941" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi del Debbio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Praprotnik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024891118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bio_2021_175" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/WCMS.1594" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410227v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044360" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364954v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Alexandra Jegu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Deleanu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11952" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190621" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009219" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laureanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Brandi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Offor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Engel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3773" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0065" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370717v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malferrari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914484116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid F. Brandner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Timr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Melchionna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52760-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345040v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-019-00089-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370947v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Alharbi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rose" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laramee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.09.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104460" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.06.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.02.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Bill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Davis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90020E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01797309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Sorci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Vanselous" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926847v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vasiliu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Neamtu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00046h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744190v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash Pratim Borthakur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Coalson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90022A" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Trellet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Floty&#324;ski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935581v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Retureau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hartmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00936" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.08.165" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935585v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gu&#233;gan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. P. Sansom" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31422-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795395v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.809798" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935682v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0043" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian M R&#246;per" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stirnemann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.33381" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Casanova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90019A" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644519v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Mazzanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gageat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.05.047" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid M. Nayeem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Deep" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01867" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitevin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Cromer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617567114" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kozl&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lindow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13072" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Shahsavar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.02.014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400464v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baum" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12928" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91T4H2PS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xiao Shen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01811" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230764v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cragnolini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caroline E Dahl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu822" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230763v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Reddy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shorthouse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Parton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jefferys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Fowler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.12.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cragnolini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreligne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032593" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230761v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Cubellis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.03.018" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230766v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu133" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuffery" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00048J" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084628v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Hirst" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd90024c" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00134B" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00142C" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084622v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5089965" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Wang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Wang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Liang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400660e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498081v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tek" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F&#233;rey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084646v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine van Renterghem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.17" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760127v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Garrain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34416" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39XPGB54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498088v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084652v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.165" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084643v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S P Sansom" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003034" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084639v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert J Marrink" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2013.09.004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084644v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lv" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck da Silva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Empereur-Mot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057990" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760151v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Darr&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pantano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct3001816" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760125v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S Prevost" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2307" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-DCKS7W5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric H&#233;non" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645162v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21861" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.048" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645161v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bidmon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nomin&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbq089" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645160v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Weng" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonso Tran" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09647" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174737v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001832107" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904748v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sinha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aujard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaha Benbrahim-Bouzidi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000008" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904767v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917708F" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4RMH33H8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533099v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amourda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq459" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174745v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bocquet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufresne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.183160" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904752v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhen Shao" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Qiu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103547s" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645165v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1001000" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661430v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueroult" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814295291_0023" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602505v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.09.026" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904769v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917710H" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q3KMJKGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713313v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21235" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01FTSSV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02175132v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Poupon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07462" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3GJNF5GT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904871v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Durrieu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bond" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sansom" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900216" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904877v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cox" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Grottesi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0185-8" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-249WR896-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904879v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Neri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carnevale" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Anselmi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Maritan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.116301" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315180v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Durrieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.123117" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905209v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Murdock" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muan Hong Ng" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2006.08.010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907341v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Law" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Capener" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Campbell" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2005.05.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMV3XTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907343v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Faraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Forrest" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Domene" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20257" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK4033WL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907344v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.P. Sansom" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.046987" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951773v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berny" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madic" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SEI-120018946" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911326v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Biggin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi027337t" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSH3NHTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911449v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(03)00718-6" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9TKZC4L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165795v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123785" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2PVKBTPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911461v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011890n" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MGKSZXF9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911468v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burgard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boehme" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B009859K" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911463v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(00)00174-4" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCT4Q48-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920024v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reza Yaftian" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Matt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B000019L" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920108v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strich" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483297" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920094v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shivanyuk" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Matthews" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Tunayar" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic990683n" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KTVM7DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920006v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001352v" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNBVL5G0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919995v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troxler" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#246;hmer" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270008029803" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956544v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muzet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00657-5" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368664v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794567v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Darbar" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701571.3701599" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368680v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370900v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20191095" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644549v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alharbi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Rose" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurovisshort.20171146" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497990v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMMERSIVE.2016.7932383" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498020v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trellet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferey" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151726" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498023v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gageat" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taly" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151718" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498055v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Derreumaux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498053v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baaden" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004914300760081" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498083v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079239v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.1864" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809024v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Ahmed" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavent Matthieu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761683v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498124v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948334v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948350v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953423v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Teck" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904892v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450598" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904907v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys08/089-096" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907311v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Krieger" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leger" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Taib" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920295v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muzet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schurhammer" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466677v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los &#193;ngeles Morcillo Parra" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Cohen" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368690v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368696v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977463v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127512v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gale" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hinds" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc90112d" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902339v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Kozl&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lindow" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Falk" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurovisstar.20151112" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760163v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-04-10" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948409v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799896v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307111v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00115-X" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944940v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hardiagon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Murail" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barboiu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sterpone" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_3" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211883v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370021v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5859-3_47" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944941v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47705-9_8" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370038v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Freger" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90021C" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977638v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrs39.hypotheses.org/rapports-de-conjoncture" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904759v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syma Khalid" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732154-00225" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-95389FHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907310v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920161v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0757.ch006" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313096v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948139v2" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977530v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921142v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019989v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanial" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002812v2" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541521v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Wanjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Stroia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Glowacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2025.103044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barquero Morera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mattiotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Kocev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amshuman Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Lev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorobyov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03991" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etcheverry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lanrezac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Dan Su" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hardiagon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet-Prevoteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2024.1356659" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Versini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.559002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana M Andrei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhang Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c06335" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ku&#357;&#225;k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere&#8208;pau V&#225;zquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Corey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.1149744" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Mamiya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254566v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K S Tiemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Szczuka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouarroudj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussaren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.90061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana-Marilena Andrei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Strilets" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin Fa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Ogoshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13030362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sta&#235;lle Makamte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jabrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Paquelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107853" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Molza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Westermaier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moutte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.826136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sommer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04545" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Spalvieri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Mauviel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lambert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vrih.2022.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944943v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798321002941" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi del Debbio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Praprotnik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024891118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bio_2021_175" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/WCMS.1594" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410227v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044360" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364954v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Alexandra Jegu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Deleanu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11952" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009219" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laureanti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Brandi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Offor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Engel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rallo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3773" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0065" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370717v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malferrari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914484116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid F. Brandner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Timr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Melchionna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52760-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Alharbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laramee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104460" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.06.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-019-00089-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.02.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005955" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926896v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash Pratim Borthakur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Coalson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90022A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Trellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Floty&#324;ski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Retureau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hartmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00936" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795395v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pollet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.809798" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.08.165" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935585v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gu&#233;gan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. P. Sansom" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31422-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian M R&#246;per" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stirnemann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Brito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.33381" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926768v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Bill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Casanova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90019A" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926861v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Davis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90020E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926847v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vasiliu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Neamtu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00046h" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01797309v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Sorci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Vanselous" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5603" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Mazzanti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gageat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.05.047" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid M. Nayeem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Deep" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01867" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitevin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Cromer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617567114" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kozl&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lindow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13072" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Shahsavar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.02.014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400464v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baum" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12928" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91T4H2PS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xiao Shen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01811" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498028v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cragnolini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreligne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032593" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230761v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Cubellis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andreotti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.03.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu133" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230764v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cragnolini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caroline E Dahl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu822" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230763v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Reddy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shorthouse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Parton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jefferys" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Fowler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.12.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942627v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00142C" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084622v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5089965" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00134B" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084632v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Wang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Liang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400660e" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498081v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F&#233;rey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuffery" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00048J" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084628v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Hirst" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd90024c" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084646v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine van Renterghem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.17" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760127v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Garrain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34416" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39XPGB54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498088v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084643v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S P Sansom" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003034" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084652v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.165" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lv" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck da Silva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Empereur-Mot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057990" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084639v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert J Marrink" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2013.09.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760151v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Darr&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pantano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct3001816" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760125v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S Prevost" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nury" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2307" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-DCKS7W5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric H&#233;non" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645162v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21861" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.048" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645161v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bidmon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nomin&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbq089" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645160v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Weng" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonso Tran" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09647" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904767v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917708F" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4RMH33H8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533099v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amourda" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq459" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174745v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bocquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufresne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.183160" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904752v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Yan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhen Shao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Qiu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp103547s" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645165v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1001000" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661430v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueroult" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814295291_0023" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602505v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.09.026" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904769v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917710H" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q3KMJKGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174737v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001832107" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904748v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sinha" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aujard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaha Benbrahim-Bouzidi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000008" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713313v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21235" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01FTSSV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02175132v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Poupon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07462" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3GJNF5GT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904871v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Durrieu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bond" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sansom" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900216" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904877v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cox" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Grottesi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0185-8" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-249WR896-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904879v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Neri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carnevale" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Anselmi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Maritan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.116301" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315180v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Durrieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.123117" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905209v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Murdock" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muan Hong Ng" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2006.08.010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907341v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Law" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Capener" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Campbell" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2005.05.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMV3XTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907343v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Faraldo-G&#243;mez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Forrest" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Domene" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20257" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK4033WL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907344v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.P. Sansom" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.046987" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951773v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berny" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madic" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SEI-120018946" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911326v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Biggin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi027337t" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSH3NHTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911449v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(03)00718-6" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9TKZC4L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165795v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123785" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2PVKBTPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911461v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011890n" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MGKSZXF9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911468v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burgard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boehme" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B009859K" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911463v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(00)00174-4" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCT4Q48-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920024v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reza Yaftian" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Matt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B000019L" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920108v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strich" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970009483297" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920094v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shivanyuk" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Matthews" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Tunayar" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic990683n" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KTVM7DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920006v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001352v" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNBVL5G0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919995v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troxler" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#246;hmer" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270008029803" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956544v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muzet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00657-5" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794567v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Darbar" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701571.3701599" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368664v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368680v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370900v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20191095" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644549v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alharbi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Rose" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurovisshort.20171146" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497990v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMMERSIVE.2016.7932383" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498023v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gageat" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taly" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151718" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498020v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trellet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferey" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151726" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498055v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Derreumaux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498053v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baaden" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004914300760081" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498083v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079239v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.1864" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809024v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Ahmed" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavent Matthieu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761683v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948334v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948350v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498124v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953423v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Teck" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904892v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450598" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904907v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys08/089-096" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907311v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Krieger" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leger" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Taib" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920295v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muzet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schurhammer" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466677v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los &#193;ngeles Morcillo Parra" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Cohen" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368690v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368696v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977463v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127512v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gale" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hinds" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc90112d" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902339v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Kozl&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lindow" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Falk" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurovisstar.20151112" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760163v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-04-10" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948409v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799896v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307111v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00115-X" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944940v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hardiagon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Murail" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barboiu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sterpone" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_3" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211883v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370021v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5859-3_47" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944941v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47705-9_8" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370038v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Freger" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90021C" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977638v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conrs39.hypotheses.org/rapports-de-conjoncture" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904759v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syma Khalid" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732154-00225" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-95389FHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907310v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920161v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0757.ch006" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313096v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948139v2" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977530v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921142v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019989v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanial" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002812v2" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541521v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>