--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -162,195 +162,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discontinuation: the DDT ban as a framework for the perpetuation of pesticides use</w:t>
+                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cardon</w:t>
+                <w:t xml:space="preserve">Christina Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Levain</w:t>
+                <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Pellissier</w:t>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dedieu</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+                <w:t xml:space="preserve">Christhel Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (3), pp.e0000849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23251042.2025.2484478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279368v1</w:t>
+                <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
               </w:r>
@@ -413,3005 +413,2984 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoire de santé : une notion pour éclairer les situations de santé animale, appliquée aux enjeux de biosécurité des élevages porcins de plein air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+                <w:t xml:space="preserve">hal-05534879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le socio-pathosystème : une notion pour comprendre et construire l’action de gestion de la santé animale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous discontinuation: the DDT ban as a framework for the perpetuation of pesticides use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2022009⟩</w:t>
+              <w:t xml:space="preserve">Environmental sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23251042.2025.2484478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688950v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03273578v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.366-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325272v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre l'ingérable gérable par la transformation collective de la situation de gestion : étude du cas de la gestion d'une maladie animale en Corse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+                <w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/geco1.139.0033⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625483v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Le socio-pathosystème : une notion pour comprendre et construire l’action de gestion de la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.396-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02352483v1</w:t>
+                <w:t xml:space="preserve">hal-03688950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutionalization of making: the entrepreneurship of sociomaterialities that matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+                <w:t xml:space="preserve">Rendre l'ingérable gérable par la transformation collective de la situation de gestion : étude du cas de la gestion d'une maladie animale en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peer Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.139.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855434v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627219v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The institutionalization of making: the entrepreneurship of sociomaterialities that matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Peer Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.111-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593199v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analysis of the production of the journal of anthropology of knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aris Xantos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.207-230. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713769v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t>
+                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigas Arvanitis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Cahour</w:t>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licoppe</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pontille</w:t>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713768v1</w:t>
+                <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FABLABS : l’institutionnalisation de tiers-lieux du hacking soft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrospective analysis of the production of the journal of anthropology of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Xantos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.43-69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.207-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.030.0043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606039v1</w:t>
+                <w:t xml:space="preserve">hal-01713769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional entrepeneurship and techniques of inclusiveness in the creation of the intergovernmental platform on biodiversity and ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+                <w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigas Arvanitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cahour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-08644-210411⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633182v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everybody on board? New insights into Boundary Organizations from the construction process of the IPBES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Institutional entrepeneurship and techniques of inclusiveness in the creation of the intergovernmental platform on biodiversity and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 21 (4), pp.11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 21 (4), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-08644-210411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476195v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I am an intensive guy’: the possibility and conditions of reconciliation through the ecological intensification framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Everybody on board? New insights into Boundary Organizations from the construction process of the IPBES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Granjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209282v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de l'agroécologie et perspectives pour le futur : les programmes ADD Systerra Agrobiosphère</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Avelange</w:t>
+                <w:t xml:space="preserve">FABLABS : l’institutionnalisation de tiers-lieux du hacking soft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.43-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.030.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630086v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenir la vigilance. Les objets-frontière-transitionnel dans la pérennisation des dispositifs de surveillance des « soldats de Dieu »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘I am an intensive guy’: the possibility and conditions of reconciliation through the ecological intensification framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.027.0189⟩</w:t>
+              <w:t xml:space="preserve">Environmental management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, 5 (5), pp.1184-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0548-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285265v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Taxonomy environmentally relevant. Insights from an All Taxa Biodiversity Inventory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mauz</w:t>
+                <w:t xml:space="preserve">Emergence de l'agroécologie et perspectives pour le futur : les programmes ADD Systerra Agrobiosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Avelange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.254-262</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476226v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacia un enfoque pragmático, ecológico y político de la experticia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenir la vigilance. Les objets-frontière-transitionnel dans la pérennisation des dispositifs de surveillance des « soldats de Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (1), pp.I-XXIV. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.189-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.027.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.018.i⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870630v1</w:t>
+                <w:t xml:space="preserve">hal-01285265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pragmatic, ecological and political approaches of expertise (english, french and spanish versions), &amp;quot;An ecological, pragmatic and political approach of expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Taxonomy environmentally relevant. Insights from an All Taxa Biodiversity Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Granjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mauz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vinck</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Breucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.254-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865548v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des invasions de criquets pèlerins : analyse socio-technique d'un dispositif de gestion du risque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards pragmatic, ecological and political approaches of expertise (english, french and spanish versions), &amp;quot;An ecological, pragmatic and political approach of expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdallahi Ould Babah</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.a-v. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.018.a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00517530v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences et gouvernement des risques et des crises</w:t>
+                <w:t xml:space="preserve">Hacia un enfoque pragmático, ecológico y político de la experticia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borraz</w:t>
+                <w:t xml:space="preserve">Lionel Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Boudia</w:t>
+                <w:t xml:space="preserve">Catherine Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.I-XXIV. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.018.i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347879v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottling water, greening farmers: the socio-technical and managerial construction of a ‘dispositif’ for underground water quality protection</w:t>
+                <w:t xml:space="preserve">Sciences et gouvernement des risques et des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57-58, pp.165 - 176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197909v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosécurité des cultures et agroterrorisme. Une menace, des questions scientifiques et une opportunité : réactiver un dispositif d'épidémiovigilance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Suffert</w:t>
+                <w:t xml:space="preserve">Prévention des invasions de criquets pèlerins : analyse socio-technique d'un dispositif de gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Labussière</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdallahi Ould Babah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56, pp.67-86</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5), pp.457-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197788v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00517530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for assessing the risk posed by the deliberate and harmful use of plant pathogens in Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottling water, greening farmers: the socio-technical and managerial construction of a ‘dispositif’ for underground water quality protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPO Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2007.01118.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1-2), pp.174-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2008.016986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01197672v1</w:t>
+                <w:t xml:space="preserve">hal-01197909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of the french hemp system and its stakeholders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosécurité des cultures et agroterrorisme. Une menace, des questions scientifiques et une opportunité : réactiver un dispositif d'épidémiovigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Nieddu</w:t>
+                <w:t xml:space="preserve">Frederic Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Hemp</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.67-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197717v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doit-on parier sur les biocarburants en France ?</w:t>
               </w:r>
@@ -3460,103 +3439,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The dynamics of the french hemp system and its stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Industrial Hemp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1300/J237v12n02_05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology for assessing the risk posed by the deliberate and harmful use of plant pathogens in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPO Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (2), pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2007.01118.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'expertise scientifique construit la précaution : le cas des maladies à Prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60, pp.331-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3566,3659 +3808,3659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation socio-écologique du risque de piqûre de tiques dans un contexte de nature en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du réseau Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SASHIMI and new frontiers in the study of socio-semantic networks with mixed-methods on the Cortext Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunbelt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSNA, Jun 2023, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So many ways out! Explorations into the existence of destabilisation as a research problem beyond the domain of transitions studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eu-SPRI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So many ways out! Explorations into the existence of destabilisation as a research problem beyond the domain of transitions studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Transitions Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STRN, Nov 2022, En ligne, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating scientific domains in the literature using the CorTexT platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50° Convegno Nazionale Società Italiana di Agronomia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en recherche et en gestion de Xylella fastidiosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elements of a research agenda and Thematic Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « ambitions Corse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">1. International Sustainability Transition conference : Agro-food dialogue session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364948v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements of a research agenda and Thematic Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en recherche et en gestion de Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Sustainability Transition conference : Agro-food dialogue session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée « ambitions Corse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367844v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Food Networks, Relocalisation And The Urban Food Provision Regime, Via The Multi Level Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S). USA., Sep 2019, New-Orleans, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agro-écologie entre syncrétisme politique et pluralité épistémique</w:t>
+                <w:t xml:space="preserve">Organising the generalisation of distributed and decentralised technological innovations: Distributed and decentralised ex novation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy "Sciences, techniques et agricultures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cerisy, France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2019, Edimbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367671v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organising the generalisation of distributed and decentralised technological innovations: Distributed and decentralised ex novation.</w:t>
+                <w:t xml:space="preserve">L'agro-écologie entre syncrétisme politique et pluralité épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2019, Edimbourgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy "Sciences, techniques et agricultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282291v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing inclusion: getting through the borders of innovative communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST2018: Making Science, Technology and Society together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST). INT., Jul 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IDEAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutionalisation of pesticide reduction in France. The sub-politics of building futures based on a critique of neo-corporatism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference SASE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). FRA., Jun 2017, Lyon, France. 18 p</w:t>
+              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308941v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The institutionalisation of pesticide reduction in France. The sub-politics of building futures based on a critique of neo-corporatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
+              <w:t xml:space="preserve">Annual Conference SASE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). FRA., Jun 2017, Lyon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788010v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation de l’agroterrorisme. Etude d’une infrastructure molle d’expertise scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès de l'Association Française de Sociologie (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2017, Amiens, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infrastructures of transition pathways: A mid-range theorizing of knowledge and market infrastructures</w:t>
+                <w:t xml:space="preserve">Doing Social Science in Agroecological Transition. The setting of a collaborative observatory of social dynamics in innovative rural projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">27. European Society for Rural Sociology Congress (ESRS) : "Uneven processes of rural change: on diversity, knowledge and justice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Rural Sociology (ESRS)., 2017, Cracovie, Poland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595291v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing Social Science in Agroecological Transition. The setting of a collaborative observatory of social dynamics in innovative rural projects</w:t>
+                <w:t xml:space="preserve">The infrastructures of transition pathways: A mid-range theorizing of knowledge and market infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Society for Rural Sociology Congress (ESRS) : "Uneven processes of rural change: on diversity, knowledge and justice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Rural Sociology (ESRS)., 2017, Cracovie, Poland. 2 p</w:t>
+              <w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296165v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermédier la réduction de l’usage des pesticides. Résultats du projet Pestimute-Gen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Programme PSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minisère de l'agriculture, Programme ECOPHYTO., Mar 2017, Saint-Malo, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasted delineation of futures. The case of agroecological transitions in France.</w:t>
+                <w:t xml:space="preserve">Scoping challenges for multiple service provision in agroecosystems : insights from data mining in scientific literature and research projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Gamfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Anders Hovstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Diekocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPRU’s 50th Anniversary Conference, “Transforming Innovation: Science and Technology for Social Needs”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Policy Research Unit., Sep 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743852v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping challenges for multiple service provision in agroecosystems : insights from data mining in scientific literature and research projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of social networks in the transition towards sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. European Conference on Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Social Network (EUSN). INT., Jun 2016, Paris, France. 294 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603673v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of social networks in the transition towards sustainable food systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Project Collaboration in Science. A research framework and an application in a context of research policy evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Conference on Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Union Social Network (EUSN). INT., Jun 2016, Paris, France. 294 p</w:t>
+              <w:t xml:space="preserve">Open Evaluation 2016, International Scientific Conference on RTI Policy Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740049v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Collaboration in Science. A research framework and an application in a context of research policy evaluation</w:t>
+                <w:t xml:space="preserve">The contrasted delineation of futures. The case of agroecological transitions in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Evaluation 2016, International Scientific Conference on RTI Policy Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria. 5 p</w:t>
+              <w:t xml:space="preserve">SPRU’s 50th Anniversary Conference, “Transforming Innovation: Science and Technology for Social Needs”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Policy Research Unit., Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285631v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linked data infrastructure for science and innovation studies: a demonstrator</w:t>
+                <w:t xml:space="preserve">Au coeur des pratiques d’articulation de la gouvernance multi-niveaux. Une étude des réseaux de « Référents Agroécologie » dans les Directions Régionales du Ministère de l’Agriculture et dans l’enseignement technique agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Evanston</w:t>
+              <w:t xml:space="preserve">COLLOQUE IDEP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Sep 2016, Marne La Vallée, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744247v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au coeur des pratiques d’articulation de la gouvernance multi-niveaux. Une étude des réseaux de « Référents Agroécologie » dans les Directions Régionales du Ministère de l’Agriculture et dans l’enseignement technique agricole.</w:t>
+                <w:t xml:space="preserve">A linked data infrastructure for science and innovation studies: a demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Halili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Harmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van den Besselaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE IDEP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Sep 2016, Marne La Vallée, France. 14 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Evanston</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308959v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Continuous discontinuation – The DDT Ban revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
+              <w:t xml:space="preserve">6. International Sustainability Transitions Conference "Sustainability transitions and wider transformative change, historical roots and future pathways"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sussex. Brighton, GBR., Aug 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950995v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discontinuation – The DDT Ban revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Sustainability Transitions Conference "Sustainability transitions and wider transformative change, historical roots and future pathways"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Sussex. Brighton, GBR., Aug 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507237v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediary activities: does effectiveness matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on System Innovation towards Sustainable Agriculture (SISA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing sustainability: Knowledge, standards and innovation transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fibres de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning sustainability: Performing ‘governing by standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Participation in the ISEAL Alliance: Field testing as a process of intermediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Design and Displacement: social studies of science and technology" 4S/EASST Joint Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Workshop: Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746811v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation in the ISEAL Alliance: Field testing as a process of intermediation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Transitioning sustainability: Performing ‘governing by standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop: Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Design and Displacement: social studies of science and technology" 4S/EASST Joint Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808114v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLABORATIVE RESEARCH AND SUSTAINABLE AGRICULTURAL INNOVATION: THE ROLE OF NON ABSORPTIVE INTERMEDIARY ACTORS. THE CASE OF INDUSTRIAL HEMP AND FLAX SECTORS IN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system management and landscape changes at various scales: A farming system agronomist’s review based on data-mining by experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecologization of agricultural sciences and technology and the role of social studies about it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European Society of Rural Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Rural Sociology., 2009, Vasaa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituer des traces de l’activité de recherche participative comme ressource d’une réflexion sur le métier de chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de recherche TRACES TelecomParisTech et Société d’Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A textual analysis and scientometric mapping of the dynamic of knowledge in and around the IFSA community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Batifol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BELUGA : un outil pour l'analyse dynamique des connaissances de la littérature scientifique d'un domaine. Première application au cas des maladies à prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7228,742 +7470,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOTIQUE : un projet exploratoire sur la Nature en ville - Modélisation du risque de piqûre de tiques en zone péri-urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cheysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Action Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed-methods approach to study socio-semantic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netsci 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-semantic analysis of the research domain on Xylella fastidiosa Structure and scientific dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Farigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Xylella Fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4683429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to prevent Xylella fastidiosa outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Farigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4683361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dynamics and exchange networks of farmers’ collectives sponsored by the French Call for AgroEcological Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri Innovation Summit 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisieux, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusing making: the performative agency of the fablab hype in france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S/EASST Conference : Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Boston, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fablabs: the institutionalization of &amp;quot;soft hacking&amp;quot; in third places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S/EASST Conference : Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Barcelone, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7973,111 +8215,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Third International Workshop on System Innovation towards Sustainable Agriculture (SISA-3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzen Boelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on System Innovation towards Sustainable Agriculture (SISA-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Riga, Latvia. 242 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8087,627 +8329,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARBIER, Marc ; LAMINE, Claire ; COUIX, Nathalie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299p., 2022, 9782813003560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroEcological Transitions: changes and breakthroughs in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen : Wageningen University &amp; Research</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 302 p., 2017, 978-94-6343-114-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18174/407609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à l'expertise collective &amp;quot; Les variétés végétales tolérantes aux herbicides. Un outil de désherbage durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Matière à Débattre et Décider, ISBN 9782759221257; ISSN 2115-1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variétés végétales tolérantes aux herbicides, un outil de désherbage durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Schmitt. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.160, 2014, Matière à débattre, à décider, 9782759221257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boelie Elzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-Département Sciences pour l'Action et le Développement (SAD), 262 p., 2012, 2-7380-1306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphoses de l'expertise. Precaution et maladies a prions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.270, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00820516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8717,2083 +8959,2298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Bourrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards and observatory of agroecological transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison Marie Loconto; Douglas H Constance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loconto, A. and Constance D. (eds.) 2024. Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change London: SAGE Publications Ltd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications Ltd, pp.412-431, 2024, 978-1529680157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prophylaxie pour gérer les crises sanitaires lorsqu’elles s’installent : vivre avec la Flavescence dorée de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture, les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-296, 2023, Savoir Faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the discontinuation of large socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goulet, F.; Vinck, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons for Innovation Studies: Doing Without, Doing With Less</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.29-46, 2023, 978-180392-555-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et cadrage : Pourquoi et comment observer les transitions agroécologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARBIER, Marc ; LAMINE, Claire ; COUIX, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-15, 2022, 9782813003560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.3046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’arrêt des grands systèmes sociotechniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agroécologie mise en texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goulet, F., Vinck, D. (Eds.), Faire sans, Faire Avec Moins. Les Nouveaux Horizons de l’innovation. Presses des Mines, Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.54988⟩</w:t>
+              <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.17-58, 2022, Etudes des sciences et Histoire des techniques, 9782813003560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03784784v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroécologie mise en texte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner l’arrêt des grands systèmes sociotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turnheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.5947⟩</w:t>
+              <w:t xml:space="preserve">Goulet, F., Vinck, D. (Eds.), Faire sans, Faire Avec Moins. Les Nouveaux Horizons de l’innovation. Presses des Mines, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sciences sociales, 978-2-35671-763-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.54988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905884v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The manufacture of futures and the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Lamine, D. Magda, T. Marsden et M. Rivera Ferre. Agroecological transition, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-197, 2021, 978-2-8076-1853-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indétermination performative d’instruments d’action publique pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions agroécologiques en France: Enjeux, conditions et modalités du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, 9782845166400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building legitimacy in and with agroecological transitions. Results and learnings from a collaborative observatory of social dynamics in innovative agricultural and rural projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BARBIER, M. and ELZEN, B., (eds), (2018). Proceedings of the Third International workshop on System Innovation towards Sustainable Agriculture (SISA-3), Riga (Latvia) 6-8 November 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating actionable knowledge for sustainability: a case of 'standards in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new challenges for the rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Group Publishing Limited, 2017, 978-1-78714-824-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fragmentation of plant and food biosecurity research networks: a scientometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Tools for Plant and Food Biosecurity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRINGER INTERNATIONAL PUBLISHING AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Plant Pathology in the 21st Century, 978-3-319-46896-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46897-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of intermediation in the management of complex sociotechnical transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroEcological Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University Research, 39 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning Sustainability: Performing ‘governing by standards’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Governance of Socio-Technical Systems: Theorising and Explaining Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Edgar, 2014, 9781784710187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784710194.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing change towards sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boelie Elzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Pactices towards Transitions for Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en récits la recherche finalisée dans l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 360 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en récits les pratiques de recherche dans l’action collective : un cadre méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision : démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences et Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dermatose nodulaire : comment faire évoluer les dispositifs de gestion sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sermondadaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jsejrgrrt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émergence de l’agroécologie et perspectives pour le futur - Les programmes ADD SYSTERRA AGROBIOSPHÈRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Avelange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10803,391 +11260,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The never-ending politics of pesticides reduction in France: the sub-politics of lock-in in a neo-corporatist state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de clustering des co-citations avec réseaux hétérogènes pour la caractérisation de la structure et de l’évolution de domaines de science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon farming ou recarboniser pour décarboner : exploration d'une quantification en expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabelle Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a scope for transition studies of system innovations in sustainable agriculture and agri-food provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boelie Elzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fablabs : l'institutionnalisation de tiers-lieux du « soft hacking »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11197,1566 +11654,1566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Résumé du volume 2 : les experts mobilisés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 2 : les experts mobilisés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, 54 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISIS Core Facility: FINAL REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature scientifique sur l'exposition aux radiofréquences et leurs effets biologiques et sanitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS. 2021, 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches participatives pour la sélection et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] INRAE département Biologie et Amélioration des Plantes. 2019, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2017, 25 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Intermédiaire du Projet de recherche Observatoire Sociologique des Transitions Agro-Ecologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research Dynamics and Knowledge Capacities of Plant-food Biosecurity. A sociological account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PlantFoodSec (FP7). 2016, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02801223v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Dynamics and Knowledge Capacities of Plant-food Biosecurity. A sociological account</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport Intermédiaire du Projet de recherche Observatoire Sociologique des Transitions Agro-Ecologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PlantFoodSec (FP7). 2016, 60 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03642219v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FABLABS : l’institutionnalisation de tiers-lieux du hacking soft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d’une programmation thématique des activités de la recherche publique. Résultats d’une étude socio-sémantique des projets soumis aux programmes ANR ADD, SYSTERRA et AGROBIOSPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence Nationale de la Recherche. 2015, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Biodiversité en textes: figures de l'institutionnalisation d'un domaine de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2013, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Part'Dev : évaluation des dynamiques partenariales au SAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2011, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12766,330 +13223,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a research agenda for the AgriFood Transition Thematic Group of STRN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzen Boelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Webinar, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des futurs de l'agroécologie : pluralité des visions, directionnalité des politiques et interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole-Chercheurs « Prospective et Interdisciplinarité », Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368730v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02787266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13157,51 +13464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D956CAE"/>
+    <w:nsid w:val="23A06102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13388,51 +13695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9868-7546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059639008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xantos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08644-210411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0548-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0189" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.i" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallahi Ould Babah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2007.01118.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6L9F6H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J237v12n02_05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Ley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364948v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gamfeldt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Diekocer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halili" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Besselaar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breucker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512239v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Farges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cheysson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605435v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzen Boelie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.wur.nl/WebQuery/wurpubs/fulltext/407609" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784784v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54988" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2ZSF190-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319468969?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook#otherversion=9783319468976" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46897-6_14" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189836v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/activites/open-science/system-innovations-knowledge-regimes-and-design-practices-towards-transitions-for-sustainable.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173765v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413103v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Husson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364922v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259868v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311264v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien F&#233;ron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274510v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368730v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9868-7546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059639008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xantos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08644-210411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0548-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.i" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallahi Ould Babah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016986" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J237v12n02_05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2007.01118.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6L9F6H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gamfeldt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Diekocer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Besselaar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breucker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Farges" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cheysson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzen Boelie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.wur.nl/WebQuery/wurpubs/fulltext/407609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820516v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2ZSF190-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784900v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319468969?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook#otherversion=9783319468976" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46897-6_14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/activites/open-science/system-innovations-knowledge-regimes-and-design-practices-towards-transitions-for-sustainable.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173736v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534894v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sermondadaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jsejrgrrt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413103v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Husson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364922v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259868v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156885v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311264v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367330v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien F&#233;ron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642219v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713762v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367713v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368730v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>