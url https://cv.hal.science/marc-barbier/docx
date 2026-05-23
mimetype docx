--- v1 (2026-04-25)
+++ v2 (2026-05-23)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">059639008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=c2s6bXoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,3617 +209,3617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Parmesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christhel Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 5 (3), pp.e0000849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Territoire de santé : une notion pour éclairer les situations de santé animale, appliquée aux enjeux de biosécurité des élevages porcins de plein air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273345v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire de santé : une notion pour éclairer les situations de santé animale, appliquée aux enjeux de biosécurité des élevages porcins de plein air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charrier</w:t>
+                <w:t xml:space="preserve">Continuous discontinuation: the DDT ban as a framework for the perpetuation of pesticides use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23251042.2025.2484478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534879v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discontinuation: the DDT ban as a framework for the perpetuation of pesticides use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pellissier</w:t>
+                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dedieu</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23251042.2025.2484478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279368v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+                <w:t xml:space="preserve">Le socio-pathosystème : une notion pour comprendre et construire l’action de gestion de la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.366-379. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.396-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273578v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t>
+                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.366-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325272v1</w:t>
+                <w:t xml:space="preserve">hal-03273578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le socio-pathosystème : une notion pour comprendre et construire l’action de gestion de la santé animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charrier</w:t>
+                <w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2022009⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688950v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre l'ingérable gérable par la transformation collective de la situation de gestion : étude du cas de la gestion d'une maladie animale en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.139.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The institutionalization of making: the entrepreneurship of sociomaterialities that matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peer Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Retrospective analysis of the production of the journal of anthropology of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aris Xantos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.207-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593199v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analysis of the production of the journal of anthropology of knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aris Xantos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713769v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigas Arvanitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional entrepeneurship and techniques of inclusiveness in the creation of the intergovernmental platform on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (4), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-08644-210411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everybody on board? New insights into Boundary Organizations from the construction process of the IPBES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+                <w:t xml:space="preserve">FABLABS : l’institutionnalisation de tiers-lieux du hacking soft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.43-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.030.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476195v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FABLABS : l’institutionnalisation de tiers-lieux du hacking soft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+                <w:t xml:space="preserve">Everybody on board? New insights into Boundary Organizations from the construction process of the IPBES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606039v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I am an intensive guy’: the possibility and conditions of reconciliation through the ecological intensification framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence de l'agroécologie et perspectives pour le futur : les programmes ADD Systerra Agrobiosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Michel Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Avelange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, 51 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209282v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de l'agroécologie et perspectives pour le futur : les programmes ADD Systerra Agrobiosphère</w:t>
+                <w:t xml:space="preserve">Maintenir la vigilance. Les objets-frontière-transitionnel dans la pérennisation des dispositifs de surveillance des « soldats de Dieu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Griffon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Avelange</w:t>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.189-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.027.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630086v1</w:t>
+                <w:t xml:space="preserve">hal-01285265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenir la vigilance. Les objets-frontière-transitionnel dans la pérennisation des dispositifs de surveillance des « soldats de Dieu »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘I am an intensive guy’: the possibility and conditions of reconciliation through the ecological intensification framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.027.0189⟩</w:t>
+              <w:t xml:space="preserve">Environmental management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, 5 (5), pp.1184-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0548-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285265v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Taxonomy environmentally relevant. Insights from an All Taxa Biodiversity Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Breucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.254-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01476226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards pragmatic, ecological and political approaches of expertise (english, french and spanish versions), &amp;quot;An ecological, pragmatic and political approach of expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paradeise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.a-v. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rac.018.a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia un enfoque pragmático, ecológico y político de la experticia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paradeise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.I-XXIV. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.018.i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et gouvernement des risques et des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57-58, pp.165 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des invasions de criquets pèlerins : analyse socio-technique d'un dispositif de gestion du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdallahi Ould Babah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5), pp.457-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00517530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottling water, greening farmers: the socio-technical and managerial construction of a ‘dispositif’ for underground water quality protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (1-2), pp.174-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2008.016986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosécurité des cultures et agroterrorisme. Une menace, des questions scientifiques et une opportunité : réactiver un dispositif d'épidémiovigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.67-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on parier sur les biocarburants en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for assessing the risk posed by the deliberate and harmful use of plant pathogens in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPPO Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (2), pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2007.01118.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197869v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of the french hemp system and its stakeholders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doit-on parier sur les biocarburants en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Hemp</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.52-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197717v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for assessing the risk posed by the deliberate and harmful use of plant pathogens in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamics of the french hemp system and its stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPO Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2007.01118.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Hemp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1300/J237v12n02_05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197672v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'expertise scientifique construit la précaution : le cas des maladies à Prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60, pp.331-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3808,3133 +3829,3133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation socio-écologique du risque de piqûre de tiques dans un contexte de nature en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du réseau Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SASHIMI and new frontiers in the study of socio-semantic networks with mixed-methods on the Cortext Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunbelt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSNA, Jun 2023, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So many ways out! Explorations into the existence of destabilisation as a research problem beyond the domain of transitions studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eu-SPRI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So many ways out! Explorations into the existence of destabilisation as a research problem beyond the domain of transitions studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Transitions Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STRN, Nov 2022, En ligne, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating scientific domains in the literature using the CorTexT platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50° Convegno Nazionale Società Italiana di Agronomia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of a research agenda and Thematic Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Sustainability Transition conference : Agro-food dialogue session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en recherche et en gestion de Xylella fastidiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « ambitions Corse »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Food Networks, Relocalisation And The Urban Food Provision Regime, Via The Multi Level Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S). USA., Sep 2019, New-Orleans, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising the generalisation of distributed and decentralised technological innovations: Distributed and decentralised ex novation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2019, Edimbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agro-écologie entre syncrétisme politique et pluralité épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy "Sciences, techniques et agricultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing inclusion: getting through the borders of innovative communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST2018: Making Science, Technology and Society together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST). INT., Jul 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785659v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The institutionalisation of pesticide reduction in France. The sub-politics of building futures based on a critique of neo-corporatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
+              <w:t xml:space="preserve">Annual Conference SASE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). FRA., Jun 2017, Lyon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788010v1</w:t>
+                <w:t xml:space="preserve">hal-02308941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutionalisation of pesticide reduction in France. The sub-politics of building futures based on a critique of neo-corporatism</w:t>
+                <w:t xml:space="preserve">L’institutionnalisation de l’agroterrorisme. Etude d’une infrastructure molle d’expertise scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference SASE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). FRA., Jun 2017, Lyon, France. 18 p</w:t>
+              <w:t xml:space="preserve">7. Congrès de l'Association Française de Sociologie (ASF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2017, Amiens, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308941v1</w:t>
+                <w:t xml:space="preserve">hal-02296166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’institutionnalisation de l’agroterrorisme. Etude d’une infrastructure molle d’expertise scientifique</w:t>
+                <w:t xml:space="preserve">The infrastructures of transition pathways: A mid-range theorizing of knowledge and market infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cardon</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès de l'Association Française de Sociologie (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2017, Amiens, France. 2 p</w:t>
+              <w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296166v1</w:t>
+                <w:t xml:space="preserve">hal-01595291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing Social Science in Agroecological Transition. The setting of a collaborative observatory of social dynamics in innovative rural projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. European Society for Rural Sociology Congress (ESRS) : "Uneven processes of rural change: on diversity, knowledge and justice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Rural Sociology (ESRS)., 2017, Cracovie, Poland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infrastructures of transition pathways: A mid-range theorizing of knowledge and market infrastructures</w:t>
+                <w:t xml:space="preserve">Intermédier la réduction de l’usage des pesticides. Résultats du projet Pestimute-Gen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. EGOS Colloquium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du Programme PSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minisère de l'agriculture, Programme ECOPHYTO., Mar 2017, Saint-Malo, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595291v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermédier la réduction de l’usage des pesticides. Résultats du projet Pestimute-Gen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Maestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du Programme PSPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Minisère de l'agriculture, Programme ECOPHYTO., Mar 2017, Saint-Malo, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392177v1</w:t>
+                <w:t xml:space="preserve">hal-02785659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping challenges for multiple service provision in agroecosystems : insights from data mining in scientific literature and research projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of social networks in the transition towards sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. European Conference on Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Social Network (EUSN). INT., Jun 2016, Paris, France. 294 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603673v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of social networks in the transition towards sustainable food systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Project Collaboration in Science. A research framework and an application in a context of research policy evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Conference on Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Union Social Network (EUSN). INT., Jun 2016, Paris, France. 294 p</w:t>
+              <w:t xml:space="preserve">Open Evaluation 2016, International Scientific Conference on RTI Policy Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740049v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Collaboration in Science. A research framework and an application in a context of research policy evaluation</w:t>
+                <w:t xml:space="preserve">Scoping challenges for multiple service provision in agroecosystems : insights from data mining in scientific literature and research projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Gamfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Anders Hovstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Diekocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Evaluation 2016, International Scientific Conference on RTI Policy Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria. 5 p</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285631v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasted delineation of futures. The case of agroecological transitions in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPRU’s 50th Anniversary Conference, “Transforming Innovation: Science and Technology for Social Needs”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Policy Research Unit., Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des pratiques d’articulation de la gouvernance multi-niveaux. Une étude des réseaux de « Référents Agroécologie » dans les Directions Régionales du Ministère de l’Agriculture et dans l’enseignement technique agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE IDEP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Sep 2016, Marne La Vallée, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linked data infrastructure for science and innovation studies: a demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Halili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Harmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van den Besselaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Evanston</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discontinuation – The DDT Ban revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+                <w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Sustainability Transitions Conference "Sustainability transitions and wider transformative change, historical roots and future pathways"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Sussex. Brighton, GBR., Aug 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507237v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264205v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Continuous discontinuation – The DDT Ban revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, paris, France</w:t>
+              <w:t xml:space="preserve">6. International Sustainability Transitions Conference "Sustainability transitions and wider transformative change, historical roots and future pathways"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sussex. Brighton, GBR., Aug 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950995v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediary activities: does effectiveness matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on System Innovation towards Sustainable Agriculture (SISA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing sustainability: Knowledge, standards and innovation transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fibres de l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747455v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fibres de l’innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitioning sustainability: Performing ‘governing by standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">"Design and Displacement: social studies of science and technology" 4S/EASST Joint Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268482v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation in the ISEAL Alliance: Field testing as a process of intermediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Governance of Sustainable Agriculture through Multi-Stakeholder Initiatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning sustainability: Performing ‘governing by standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Governing sustainability: Knowledge, standards and innovation transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Design and Displacement: social studies of science and technology" 4S/EASST Joint Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Social Studies of Science (4S). USA., Oct 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">13. World congress of sociology: "the new rural world: from crises to opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). INT., Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746811v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLABORATIVE RESEARCH AND SUSTAINABLE AGRICULTURAL INNOVATION: THE ROLE OF NON ABSORPTIVE INTERMEDIARY ACTORS. THE CASE OF INDUSTRIAL HEMP AND FLAX SECTORS IN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6950,517 +6971,517 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system management and landscape changes at various scales: A farming system agronomist’s review based on data-mining by experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologization of agricultural sciences and technology and the role of social studies about it</w:t>
+                <w:t xml:space="preserve">Instituer des traces de l’activité de recherche participative comme ressource d’une réflexion sur le métier de chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Society of Rural Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Rural Sociology., 2009, Vasaa, Finland</w:t>
+              <w:t xml:space="preserve">Atelier de recherche TRACES TelecomParisTech et Société d’Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512239v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituer des traces de l’activité de recherche participative comme ressource d’une réflexion sur le métier de chercheur</w:t>
+                <w:t xml:space="preserve">The ecologization of agricultural sciences and technology and the role of social studies about it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de recherche TRACES TelecomParisTech et Société d’Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.06</w:t>
+              <w:t xml:space="preserve">Congress of European Society of Rural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Rural Sociology., 2009, Vasaa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197901v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A textual analysis and scientometric mapping of the dynamic of knowledge in and around the IFSA community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Batifol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BELUGA : un outil pour l'analyse dynamique des connaissances de la littérature scientifique d'un domaine. Première application au cas des maladies à prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7470,742 +7491,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOTIQUE : un projet exploratoire sur la Nature en ville - Modélisation du risque de piqûre de tiques en zone péri-urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cheysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Action Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed-methods approach to study socio-semantic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hannud Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turnheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netsci 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-semantic analysis of the research domain on Xylella fastidiosa Structure and scientific dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Farigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Xylella Fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4683429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to prevent Xylella fastidiosa outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Farigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4683361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dynamics and exchange networks of farmers’ collectives sponsored by the French Call for AgroEcological Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri Innovation Summit 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisieux, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusing making: the performative agency of the fablab hype in france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S/EASST Conference : Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Boston, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fablabs: the institutionalization of &amp;quot;soft hacking&amp;quot; in third places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S/EASST Conference : Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Barcelone, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8215,111 +8236,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Third International Workshop on System Innovation towards Sustainable Agriculture (SISA-3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzen Boelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on System Innovation towards Sustainable Agriculture (SISA-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Riga, Latvia. 242 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8329,627 +8350,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARBIER, Marc ; LAMINE, Claire ; COUIX, Nathalie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299p., 2022, 9782813003560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroEcological Transitions: changes and breakthroughs in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen : Wageningen University &amp; Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 302 p., 2017, 978-94-6343-114-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18174/407609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à l'expertise collective &amp;quot; Les variétés végétales tolérantes aux herbicides. Un outil de désherbage durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Matière à Débattre et Décider, ISBN 9782759221257; ISSN 2115-1229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variétés végétales tolérantes aux herbicides, un outil de désherbage durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Schmitt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.160, 2014, Matière à débattre, à décider, 9782759221257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boelie Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA-Département Sciences pour l'Action et le Développement (SAD), 262 p., 2012, 2-7380-1306-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphoses de l'expertise. Precaution et maladies a prions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.270, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00820516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8959,1933 +8980,1933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undesirable Systems, Undesired Ends: The (Un)Bearable Heaviness of Phasing-Out Pesticides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Bourrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decommissioning Aging Installations and Declining Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Cham, pp.35-48, 2025, 978-3-031-88368-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88369-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards and observatory of agroecological transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allison Marie Loconto; Douglas H Constance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loconto, A. and Constance D. (eds.) 2024. Agrifood Transitions in the Anthropocene: Challenges, Contested Knowledge, and the Need for Change London: SAGE Publications Ltd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications Ltd, pp.412-431, 2024, 978-1529680157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prophylaxie pour gérer les crises sanitaires lorsqu’elles s’installent : vivre avec la Flavescence dorée de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture, les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-296, 2023, Savoir Faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the discontinuation of large socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goulet, F.; Vinck, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons for Innovation Studies: Doing Without, Doing With Less</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.29-46, 2023, 978-180392-555-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et cadrage : Pourquoi et comment observer les transitions agroécologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARBIER, Marc ; LAMINE, Claire ; COUIX, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-15, 2022, 9782813003560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroécologie mise en texte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner l’arrêt des grands systèmes sociotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turnheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goulet, F., Vinck, D. (Eds.), Faire sans, Faire Avec Moins. Les Nouveaux Horizons de l’innovation. Presses des Mines, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sciences sociales, 978-2-35671-763-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.54988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.5947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03905884v1</w:t>
+                <w:t xml:space="preserve">hal-03784784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’arrêt des grands systèmes sociotechniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agroécologie mise en texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goulet, F., Vinck, D. (Eds.), Faire sans, Faire Avec Moins. Les Nouveaux Horizons de l’innovation. Presses des Mines, Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.54988⟩</w:t>
+              <w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.17-58, 2022, Etudes des sciences et Histoire des techniques, 9782813003560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03784784v1</w:t>
+                <w:t xml:space="preserve">hal-03905884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The manufacture of futures and the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lumbroso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Lamine, D. Magda, T. Marsden et M. Rivera Ferre. Agroecological transition, between determinist and open-ended visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-197, 2021, 978-2-8076-1853-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indétermination performative d’instruments d’action publique pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions agroécologiques en France: Enjeux, conditions et modalités du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, 9782845166400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building legitimacy in and with agroecological transitions. Results and learnings from a collaborative observatory of social dynamics in innovative agricultural and rural projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BARBIER, M. and ELZEN, B., (eds), (2018). Proceedings of the Third International workshop on System Innovation towards Sustainable Agriculture (SISA-3), Riga (Latvia) 6-8 November 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating actionable knowledge for sustainability: a case of 'standards in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new challenges for the rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Group Publishing Limited, 2017, 978-1-78714-824-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fragmentation of plant and food biosecurity research networks: a scientometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Tools for Plant and Food Biosecurity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPRINGER INTERNATIONAL PUBLISHING AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Plant Pathology in the 21st Century, 978-3-319-46896-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46897-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of intermediation in the management of complex sociotechnical transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroEcological Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University Research, 39 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning Sustainability: Performing ‘governing by standards’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Governance of Socio-Technical Systems: Theorising and Explaining Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Edgar, 2014, 9781784710187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781784710194.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing change towards sustainable agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Pactices towards Transitions for Sustainable Agriculture</w:t>
+              <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01189836v1</w:t>
+                <w:t xml:space="preserve">hal-01117313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inducing change towards sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boelie Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t>
+              <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Pactices towards Transitions for Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01117313v1</w:t>
+                <w:t xml:space="preserve">hal-01189836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en récits la recherche finalisée dans l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 360 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en récits les pratiques de recherche dans l’action collective : un cadre méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision : démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences et Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10895,362 +10916,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermatose nodulaire : comment faire évoluer les dispositifs de gestion sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sermondadaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jsejrgrrt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de l’agroécologie et perspectives pour le futur - Les programmes ADD SYSTERRA AGROBIOSPHÈRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Avelange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11260,391 +11281,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The never-ending politics of pesticides reduction in France: the sub-politics of lock-in in a neo-corporatist state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de clustering des co-citations avec réseaux hétérogènes pour la caractérisation de la structure et de l’évolution de domaines de science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon farming ou recarboniser pour décarboner : exploration d'une quantification en expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirabelle Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turnheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a scope for transition studies of system innovations in sustainable agriculture and agri-food provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boelie Elzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fablabs : l'institutionnalisation de tiers-lieux du « soft hacking »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11654,1509 +11675,1509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Résumé du volume 2 : les experts mobilisés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 2 : les experts mobilisés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, 54 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISIS Core Facility: FINAL REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature scientifique sur l'exposition aux radiofréquences et leurs effets biologiques et sanitaires.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Demortain</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03367330v1</w:t>
+                <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regina Dashkina</w:t>
+                <w:t xml:space="preserve">La littérature scientifique sur l'exposition aux radiofréquences et leurs effets biologiques et sanitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS. 2021, 141 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethinger</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03250589v1</w:t>
+                <w:t xml:space="preserve">hal-03367330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250597v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches participatives pour la sélection et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] INRAE département Biologie et Amélioration des Plantes. 2019, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2017, 25 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Dynamics and Knowledge Capacities of Plant-food Biosecurity. A sociological account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PlantFoodSec (FP7). 2016, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Intermédiaire du Projet de recherche Observatoire Sociologique des Transitions Agro-Ecologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FABLABS : l’institutionnalisation de tiers-lieux du hacking soft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d’une programmation thématique des activités de la recherche publique. Résultats d’une étude socio-sémantique des projets soumis aux programmes ANR ADD, SYSTERRA et AGROBIOSPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence Nationale de la Recherche. 2015, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Biodiversité en textes: figures de l'institutionnalisation d'un domaine de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2013, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Part'Dev : évaluation des dynamiques partenariales au SAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2011, 90 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13169,51 +13190,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13223,180 +13244,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a research agenda for the AgriFood Transition Thematic Group of STRN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzen Boelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Webinar, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des futurs de l'agroécologie : pluralité des visions, directionnalité des politiques et interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole-Chercheurs « Prospective et Interdisciplinarité », Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13464,51 +13485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A06102"/>
+    <w:nsid w:val="BA6D31CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13695,51 +13716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9868-7546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059639008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xantos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08644-210411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0548-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.i" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallahi Ould Babah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016986" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J237v12n02_05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2007.01118.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6L9F6H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gamfeldt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Diekocer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Besselaar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breucker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Farges" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cheysson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzen Boelie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.wur.nl/WebQuery/wurpubs/fulltext/407609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820516v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2ZSF190-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784900v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319468969?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook#otherversion=9783319468976" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46897-6_14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/activites/open-science/system-innovations-knowledge-regimes-and-design-practices-towards-transitions-for-sustainable.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173736v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534894v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sermondadaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jsejrgrrt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413103v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Husson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364922v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259868v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156885v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311264v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367330v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien F&#233;ron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642219v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713762v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367713v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368730v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9868-7546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059639008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=c2s6bXoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xantos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08644-210411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Griffon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0548-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.018.i" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallahi Ould Babah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2008.016986" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2007.01118.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6L9F6H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J237v12n02_05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Ley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Robinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gamfeldt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Diekocer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Besselaar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breucker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808114v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Farges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cheysson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzen Boelie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003560" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003560" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786529v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.wur.nl/WebQuery/wurpubs/fulltext/407609" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/407609" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Arnold" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3393-les-varietes-vegetales-tolerantes-aux-herbicides.html" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191290v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie Elzen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279324v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784784v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54988" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2ZSF190-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949157v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773143v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319468969?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook#otherversion=9783319468976" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46897-6_14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710194.00013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/activites/open-science/system-innovations-knowledge-regimes-and-design-practices-towards-transitions-for-sustainable.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173736v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534894v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sermondadaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jsejrgrrt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413103v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311377v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Husson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364922v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259868v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156885v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156889v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311264v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien F&#233;ron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642219v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801223v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274510v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713762v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367713v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>