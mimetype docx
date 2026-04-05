--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bassoni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « cas Raoult » ou la controverse médicale amplifiée par l’influence personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrire la recherche autrement. Axe I, 39 (1), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et publicisation d’une controverse médicale : le « cas Raoult » à l’heure de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme saisi par les Big Data ? Résistances épistémologiques, ruptures économiques et adaptations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Big Data invading Journalism ? Epistemological Resistances, economic Breakings and professional adaptations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/2, pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de la géolocalisation pour les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme professionnel face aux fake news : antidote efficace ou remède aux effets aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle thématique "la vérité en question : comprendre les mécanismes de la désinformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèques universitaires d'Aix-Marseille Université, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mutation contemporaine du paysage informationnel et ses effets ambivalents sur les publics-récepteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes et effets du désengagement de l'emprise mentale ou sectaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et publicisation d’une controverse médicale ; le « cas Raoult » à l’heure de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International « Journalisme et plateformes : information, infomédiation et fake news », 2e édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Infotainment [info-divertissement] : vers une reconfiguration de l'espace médiatique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la semaine de la presse (Bureau des médias de Sciences Po. Aix-en-Provence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés contemporaines au défi des « fake news » : vers le chaos ou la résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Jeudis du CNRS" organisés par la Délégation Provence et Corse du CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes français face à leur Panthéon professionnel. Entre mythification du passé et mobilisation d'une mémoire vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CoTraLiS (Laboratoire « Textes &amp; Cultures », Université d’Artois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe CoTraLiS (Laboratoire "Textes &amp; Cultures"), Université d'Artois, Feb 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture autrement, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Communication et santé, IRSIC, Aix-Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’économie des médias, Armand Colin, Paris, 250 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnavant 40 liens dans la cité. Histoire d’une zone d’activités à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RF2C éditions, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en tension de l'information à l'ère de la post-vérité : le cas Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNALISME ET "POST-VERITE". Les Essentiels d'Hermès. Sous la direction d'Alexandre Joux et Pauline Amiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, pp.75-89, 2023, Les essentiels d'Hermès, 2271148383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10. Le journalisme au défi de la vulgarisation scientifique sur Youtube. Entre reprise et dépassement des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Joux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science pour le journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-258, 2023, Communication et Civilisation, 978-2-336-40972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme au défi de la vulgarisation scientifique sur Youtube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joux, A. (dir.). La science pour le journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, Communication et civilisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'information à l'heure des « fake news » : quels scénarios d'évolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Pélissier, Alexandre Joux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information d'actualité au prisme des fake news.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication et Civilisation, 978-2-343-15681-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la communication engageante dans le cadre du covoiturage et de l’autopartage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Dominique Bourg, Carine Dartiguepeyrou et Caroline Gervais (sous la dir. de) Les nouveaux modes de vie durables. S’engager autrement dans la durabilité. Panorama européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu mobile, vecteur de &amp;quot;coopétition&amp;quot; entre réseau social numérique et smartphone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La richesse des réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp. 59-71, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoin d’efficacité et recherche de légitimité : les défis de la communication moderne des banques centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication des organisations : recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, tome 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme au défi des big data. Mort annoncée ou mutation salvatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme au défi des big data. Mort annoncée ou mutation salvatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie & réception des médias à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information spécialisée au défi de la blogosphère : vers de nouvelles formes de médiation journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les journalistes français de leur Panthéon professionnel ? Entre fétichisation du passé et questionnements du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journaux américains au défi de la fièvre boursière des années 1920. Coupables ou complices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE’CAP : Apports de la Communication engageante dans le cadre du Co-voiturage et de l’Auto-Partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille. 2015, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bassoni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « cas Raoult » ou la controverse médicale amplifiée par l’influence personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrire la recherche autrement. Axe I, 39 (1), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et publicisation d’une controverse médicale : le « cas Raoult » à l’heure de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme saisi par les Big Data ? Résistances épistémologiques, ruptures économiques et adaptations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Big Data invading Journalism ? Epistemological Resistances, economic Breakings and professional adaptations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19/2, pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de la géolocalisation pour les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme professionnel face aux fake news : antidote efficace ou remède aux effets aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle thématique "la vérité en question : comprendre les mécanismes de la désinformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèques universitaires d'Aix-Marseille Université, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mutation contemporaine du paysage informationnel et ses effets ambivalents sur les publics-récepteurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes et effets du désengagement de l'emprise mentale ou sectaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et publicisation d’une controverse médicale ; le « cas Raoult » à l’heure de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International « Journalisme et plateformes : information, infomédiation et fake news », 2e édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Infotainment [info-divertissement] : vers une reconfiguration de l'espace médiatique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la semaine de la presse (Bureau des médias de Sciences Po. Aix-en-Provence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés contemporaines au défi des « fake news » : vers le chaos ou la résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Jeudis du CNRS" organisés par la Délégation Provence et Corse du CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes français face à leur Panthéon professionnel. Entre mythification du passé et mobilisation d'une mémoire vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe CoTraLiS (Laboratoire « Textes &amp; Cultures », Université d’Artois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe CoTraLiS (Laboratoire "Textes &amp; Cultures"), Université d'Artois, Feb 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture autrement, mais comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Communication et santé, IRSIC, Aix-Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’économie des médias, Armand Colin, Paris, 250 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnavant 40 liens dans la cité. Histoire d’une zone d’activités à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RF2C éditions, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en tension de l'information à l'ère de la post-vérité : le cas Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNALISME ET "POST-VERITE". Les Essentiels d'Hermès. Sous la direction d'Alexandre Joux et Pauline Amiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, pp.75-89, 2023, Les essentiels d'Hermès, 2271148383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme au défi de la vulgarisation scientifique sur Youtube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joux, A. (dir.). La science pour le journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, Communication et civilisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10. Le journalisme au défi de la vulgarisation scientifique sur Youtube. Entre reprise et dépassement des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Joux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science pour le journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-258, 2023, Communication et Civilisation, 978-2-336-40972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'information à l'heure des « fake news » : quels scénarios d'évolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Pélissier, Alexandre Joux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information d'actualité au prisme des fake news.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication et Civilisation, 978-2-343-15681-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la communication engageante dans le cadre du covoiturage et de l’autopartage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Dominique Bourg, Carine Dartiguepeyrou et Caroline Gervais (sous la dir. de) Les nouveaux modes de vie durables. S’engager autrement dans la durabilité. Panorama européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu mobile, vecteur de &amp;quot;coopétition&amp;quot; entre réseau social numérique et smartphone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Weygand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La richesse des réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp. 59-71, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre besoin d’efficacité et recherche de légitimité : les défis de la communication moderne des banques centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication des organisations : recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, tome 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme au défi des big data. Mort annoncée ou mutation salvatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme au défi des big data. Mort annoncée ou mutation salvatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie & réception des médias à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information spécialisée au défi de la blogosphère : vers de nouvelles formes de médiation journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les journalistes français de leur Panthéon professionnel ? Entre fétichisation du passé et questionnements du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journaux américains au défi de la fièvre boursière des années 1920. Coupables ou complices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE’CAP : Apports de la Communication engageante dans le cadre du Co-voiturage et de l’Auto-Partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille. 2015, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Weygand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_science_pour_le_journaliste_alexandre_joux-9782336409726-78350.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lesourd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60840" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Bourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Weygand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_science_pour_le_journaliste_alexandre_joux-9782336409726-78350.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lesourd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60840" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Bourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>