--- v0 (2026-03-04)
+++ v1 (2026-04-03)
@@ -181,239 +181,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito: The relevance of normative values for the 6-minute walk test in patients with COPD: a clinical and scientific requirement</w:t>
+                <w:t xml:space="preserve">The impact of isolated inspiratory muscle training on exercise capacity, dyspnea, and quality of life in heart failure patients: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vancraeynest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arbres.2025.04.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10833196.2025.2475643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213497v1</w:t>
+                <w:t xml:space="preserve">hal-05206769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of isolated inspiratory muscle training on exercise capacity, dyspnea, and quality of life in heart failure patients: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Edito: The relevance of normative values for the 6-minute walk test in patients with COPD: a clinical and scientific requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Minh Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (2), pp.93-105. </w:t>
+              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10833196.2025.2475643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arbres.2025.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206769v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Noninvasive Ventilation Before and After Cardiac Surgery for Preventing Cardiac and Pulmonary Complications</w:t>
               </w:r>
@@ -559,51 +559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonnevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Smondack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -680,51 +680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail Dumas : un moyen de diffuser les mémoires des étudiants paramédicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxymag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (197), pp.23-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,51 +771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge prescrite de la bronchiolite aiguë du nourrisson par le masseur-kinésithérapeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -905,51 +905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du genre sur les effets de la réadaptation respiratoire chez les patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (7), pp.463-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (270), pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Physical Self-Esteem During Pulmonary Rehabilitation in Patients with Chronic Obstructive Pulmonary Disease: An Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,265 +1228,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du kinésithérapeute dans l’évaluation et la gestion de la dyspnée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The construct validity of the Ricci and Gagnon questionnaire to assess the physical activity level: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Latiers</w:t>
+                <w:t xml:space="preserve">Gregory Reychler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Prieur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Aboubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Liistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.12.016⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v3i1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213612v1</w:t>
+                <w:t xml:space="preserve">hal-05213674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construct validity of the Ricci and Gagnon questionnaire to assess the physical activity level: a prospective study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caty</w:t>
+                <w:t xml:space="preserve">Le rôle du kinésithérapeute dans l’évaluation et la gestion de la dyspnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Aboubakar</w:t>
+                <w:t xml:space="preserve">A.C. Latiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Liistro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52057/erj.v3i1.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213674v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anthropometric data and physical activity level on the closed kinetic chain upper extremity stability test (CKCUEST) score: A cross-sectional study</w:t>
               </w:r>
@@ -1524,51 +1524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Courtois Communier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Créach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.91-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1654,51 +1654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the minimal important difference for inspiratory muscle strength in people with severe and very severe COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casilda Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghan Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,51 +2013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of neuromuscular electrical stimulation on exercise capacity in patients with severe chronic obstructive pulmonary disease: A randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulmonary rehabilitation on fear of falling in Chronic Obstructive Pulmonary Disease (COPD) patients: An observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Berriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La kinésithérapie respiratoire en 2022 : une approche multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reychler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,103 +2381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telerehabilitation as a Form of Pulmonary Rehabilitation in Chronic Lung Disease: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Liistro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2505,550 +2505,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the minimal important difference for Dyspnoea-12 questionnaire in patients with COPD, after pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prieur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Combret</w:t>
+                <w:t xml:space="preserve">Melanie Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Medrinal</w:t>
+                <w:t xml:space="preserve">Loic Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.413-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/crj.13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213646v1</w:t>
+                <w:t xml:space="preserve">hal-03100654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey about the liberal nurses’ practice on the use of lower limb venous compression devices in people over 65-years-old in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (5-6), pp.249-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnoea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERJ Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (4), pp.00450-2021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306288v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the minimal important difference for Dyspnoea-12 questionnaire in patients with COPD, after pulmonary rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnoea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Le Garrec</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Peran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+                <w:t xml:space="preserve">Clement Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.00450-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/crj.13318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100654v1</w:t>
+                <w:t xml:space="preserve">hal-05306288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Local Anesthesia on Pain During Arterial Puncture: The GAEL Randomized Placebo-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête à propos de l’intérêt des outils connectés dans le maintien de l’activité physique chez les patients adultes atteints de mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (226), pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3229,51 +3229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different form of upper limb muscles training on dyspnea in chronic obstructive pulmonary disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,950 +3357,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du mode de renforcement musculaire des membres supérieurs sur la dyspnée chez les patients atteints de BPCO, en réhabilitation respiratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets de l’électrostimulation neuromusculaire combinée des triceps suraux et des quadriceps dans la BPCO sévère et très sévère lors d’un programme de réhabilitation respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Péran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (204), pp.12-18. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (197), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210871v1</w:t>
+                <w:t xml:space="preserve">hal-05210874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inspiratory muscle training on dyspnoea in severe COPD patients during pulmonary rehabilitation: controlled randomised trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mialon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (1), pp.1701107</w:t>
+              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.2178-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052277v1</w:t>
+                <w:t xml:space="preserve">hal-02052257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One minute sit-to-stand test is an alternative to 6MWT to measure functional exercise performance in COPD patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Peran</w:t>
+                <w:t xml:space="preserve">Validation of the French version of the London Chest Activity of Daily Living scale and the Dyspnea-12 questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 13, pp.1399-1405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338346v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’électrostimulation neuromusculaire combinée des triceps suraux et des quadriceps dans la BPCO sévère et très sévère lors d’un programme de réhabilitation respiratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Péran</w:t>
+                <w:t xml:space="preserve">Follow-up and evaluation of plans developed during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Castel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">C. Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.01.009⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (9), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05210874v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparaison du mode de renforcement musculaire des membres supérieurs sur la dyspnée chez les patients atteints de BPCO, en réhabilitation respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Reychler</w:t>
+                <w:t xml:space="preserve">Héloïse Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (204), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052257v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the London Chest Activity of Daily Living scale and the Dyspnea-12 questionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of inspiratory muscle training on dyspnoea in severe COPD patients during pulmonary rehabilitation: controlled randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Pichon</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volume 13, pp.1399-1405</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.1701107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051982v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up and evaluation of plans developed during pulmonary rehabilitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Ber</w:t>
+                <w:t xml:space="preserve">One minute sit-to-stand test is an alternative to 6MWT to measure functional exercise performance in COPD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Reychler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pichon</w:t>
+                <w:t xml:space="preserve">Eliott Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cabillic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (9), pp.929-938. </w:t>
+              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.1247-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/crj.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213653v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathlessness measurement should be standardised for the level of exertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4351,51 +4351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the minimally important difference in quadriceps strength in individuals with COPD using a fixed dynamometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trija Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,90 +4476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Reychler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (7), pp.2178 - 2188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4727,103 +4727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité de la mesure de la force et de l’endurance du quadriceps dans la BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (9), pp.1000-1006. </w:t>
@@ -4861,64 +4861,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du kinésithérapeute dans le traitement de la dyspnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,64 +4978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5103,51 +5103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trija Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Ouksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,51 +5224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des cartes conceptuelles pour l’évaluation des connaissances des patients en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (156), pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5315,77 +5315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire sur l’équilibre de patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (127), pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5457,51 +5457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5573,51 +5573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation thérapeutique du patient atteint de BPCO en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (121), pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,51 +5702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réhabilitation en centre : l’expérience de Morlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (117), pp.32-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (115-116), pp.17-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6002,51 +6002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire selon la sévérité de la BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reychler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on the performance of the six-minute walk test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cabillic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rass-Roumeguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,51 +6171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (9), pp.1111-1123. </w:t>
@@ -6253,51 +6253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du questionnaire de qualité de vie Saint-George chez les patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (98), pp.36-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6331,64 +6331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’efficacité d’un programme de réhabilitation respiratoire en fonction des stades de la BPCO, selon GOLD et l’index BODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6479,51 +6479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'entraînement des muscles inspiratoires sur la dyspnée chez des patients atteints de BPCO, en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Bretagne occidentale - Brest, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BRES0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6640,51 +6640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5BC1070"/>
+    <w:nsid w:val="924D9297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6871,51 +6871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-beaumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2354-349X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204351065" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2025.04.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pouleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10833196.2025.2475643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pluchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Mao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferr&#233;ol Oilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.02.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smondack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2486875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2024.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evenou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fausser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruelland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Faravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13010013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Latiers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prieur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.12.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Reychler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aboubakar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liistro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v3i1.33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lepinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois Communier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cr&#233;ach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.09.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couasnon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;ran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231174124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casilda Albert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corlay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2022.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05210864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Mevel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155221091802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reychler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.04.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Piraux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10091795" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00450-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.10.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Le Garrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Berriet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.13318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Orione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanel Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.08328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Avignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Charoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPSQ5SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mialon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Boucard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber-Moy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.01.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPZ4H83K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Forget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jego" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;ran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabillic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazerque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S161342" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12905" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Adler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aguilaniu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bautin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01159-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerautret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-016-1247-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Ouksel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S115439" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Person" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.09.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.04.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFK30KTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lochon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.07.029" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98SL145-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Bouric" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(12)75250-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVZSM6MP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabillic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouilly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75167-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNVLBQ0W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211047v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75173-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1XGZLZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75149-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MT7SC0H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber-Moy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.09.034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rass-Roumeguere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.03.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(10)74754-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(09)70092-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKX0DV45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01596635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-beaumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2354-349X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204351065" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pouleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10833196.2025.2475643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2025.04.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pluchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Mao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferr&#233;ol Oilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.02.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smondack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2486875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2024.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evenou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fausser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruelland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Faravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13010013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Reychler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aboubakar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liistro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v3i1.33" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Latiers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.12.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lepinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois Communier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cr&#233;ach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.09.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couasnon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;ran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231174124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casilda Albert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corlay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2022.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05210864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Mevel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155221091802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reychler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.04.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Piraux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10091795" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Le Garrec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Berriet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.13318" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.10.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00450-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Orione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanel Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.08328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Avignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210874v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.01.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPZ4H83K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Forget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;ran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabillic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Charoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.09.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPSQ5SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mialon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Boucard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber-Moy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12658" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazerque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S161342" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12905" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Adler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aguilaniu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bautin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01159-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerautret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-016-1247-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Ouksel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S115439" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Person" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.09.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.04.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFK30KTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lochon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.07.029" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98SL145-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Bouric" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(12)75250-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVZSM6MP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabillic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouilly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75167-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNVLBQ0W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211047v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75173-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1XGZLZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75149-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MT7SC0H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber-Moy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.09.034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rass-Roumeguere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.03.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(10)74754-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(09)70092-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKX0DV45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01596635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>