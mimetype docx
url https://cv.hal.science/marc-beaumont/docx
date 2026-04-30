--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -181,239 +181,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of isolated inspiratory muscle training on exercise capacity, dyspnea, and quality of life in heart failure patients: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Edito: The relevance of normative values for the 6-minute walk test in patients with COPD: a clinical and scientific requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Minh Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10833196.2025.2475643⟩</w:t>
+              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arbres.2025.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206769v1</w:t>
+                <w:t xml:space="preserve">hal-05213497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito: The relevance of normative values for the 6-minute walk test in patients with COPD: a clinical and scientific requirement</w:t>
+                <w:t xml:space="preserve">The impact of isolated inspiratory muscle training on exercise capacity, dyspnea, and quality of life in heart failure patients: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vancraeynest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (8), pp.453. </w:t>
+              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arbres.2025.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10833196.2025.2475643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213497v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Noninvasive Ventilation Before and After Cardiac Surgery for Preventing Cardiac and Pulmonary Complications</w:t>
               </w:r>
@@ -559,51 +559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonnevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Smondack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -661,295 +661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portail Dumas : un moyen de diffuser les mémoires des étudiants paramédicaux</w:t>
+                <w:t xml:space="preserve">Prise en charge prescrite de la bronchiolite aiguë du nourrisson par le masseur-kinésithérapeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Alix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">P. Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2024.05.006⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (268), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064078v1</w:t>
+                <w:t xml:space="preserve">hal-05213594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge prescrite de la bronchiolite aiguë du nourrisson par le masseur-kinésithérapeute</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le portail Dumas : un moyen de diffuser les mémoires des étudiants paramédicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (268), pp.2-5. </w:t>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (197), pp.23-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2024.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213594v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du genre sur les effets de la réadaptation respiratoire chez les patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (7), pp.463-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (270), pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Physical Self-Esteem During Pulmonary Rehabilitation in Patients with Chronic Obstructive Pulmonary Disease: An Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,1827 +1228,1827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construct validity of the Ricci and Gagnon questionnaire to assess the physical activity level: a prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the minimal important difference for inspiratory muscle strength in people with severe and very severe COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Reychler</w:t>
+                <w:t xml:space="preserve">Charles Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Liistro</w:t>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v3i1.33⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2692155231174124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02692155231174124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213674v1</w:t>
+                <w:t xml:space="preserve">hal-04121743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du kinésithérapeute dans l’évaluation et la gestion de la dyspnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Latiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (2), pp.169-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anthropometric data and physical activity level on the closed kinetic chain upper extremity stability test (CKCUEST) score: A cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The construct validity of the Ricci and Gagnon questionnaire to assess the physical activity level: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lepinet</w:t>
+                <w:t xml:space="preserve">Frank Aboubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tanniou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Liistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v3i1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209646v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Predictors of Postural Control Impairment in Patients With COPD Participating in a Pulmonary Rehabilitation Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of anthropometric data and physical activity level on the closed kinetic chain upper extremity stability test (CKCUEST) score: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tanniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pichon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Courtois Communier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ménard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vincent Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HCR.0000000000000762⟩</w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016371v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the minimal important difference for inspiratory muscle strength in people with severe and very severe COPD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characteristics and Predictors of Postural Control Impairment in Patients With COPD Participating in a Pulmonary Rehabilitation Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2692155231174124. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02692155231174124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HCR.0000000000000762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121743v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French translation of a self-administered questionnaire looking for a history of pre-eclampsia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telerehabilitation as a Form of Pulmonary Rehabilitation in Chronic Lung Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casilda Albert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elise Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Liistro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pregnancy Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.preghy.2022.04.001⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10091795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213676v1</w:t>
+                <w:t xml:space="preserve">hal-05039774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of neuromuscular electrical stimulation on exercise capacity in patients with severe chronic obstructive pulmonary disease: A randomised controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Validation of the French translation of a self-administered questionnaire looking for a history of pre-eclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casilda Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Le Mevel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Cécile Berriet</w:t>
+                <w:t xml:space="preserve">Meghan Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Courtois Communier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (8), pp.1072-1082. </w:t>
+              <w:t xml:space="preserve">Pregnancy Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.146 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02692155221091802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.preghy.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210864v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulmonary rehabilitation on fear of falling in Chronic Obstructive Pulmonary Disease (COPD) patients: An observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of neuromuscular electrical stimulation on exercise capacity in patients with severe chronic obstructive pulmonary disease: A randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Berriet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Le Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2022.100932⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (8), pp.1072-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02692155221091802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210862v1</w:t>
+                <w:t xml:space="preserve">hal-05210864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La kinésithérapie respiratoire en 2022 : une approche multimodale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pulmonary rehabilitation on fear of falling in Chronic Obstructive Pulmonary Disease (COPD) patients: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Reychler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Georges</w:t>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.04.009⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.100932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2022.100932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213601v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telerehabilitation as a Form of Pulmonary Rehabilitation in Chronic Lung Disease: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Reychler</w:t>
+                <w:t xml:space="preserve">La kinésithérapie respiratoire en 2022 : une approche multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Piraux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Liistro</w:t>
+                <w:t xml:space="preserve">M. Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1795. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (4), pp.319-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10091795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039774v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the minimal important difference for Dyspnoea-12 questionnaire in patients with COPD, after pulmonary rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnoea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Le Garrec</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Peran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+                <w:t xml:space="preserve">Clement Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/crj.13318⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.00450-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100654v1</w:t>
+                <w:t xml:space="preserve">hal-05306288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey about the liberal nurses’ practice on the use of lower limb venous compression devices in people over 65-years-old in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (5-6), pp.249-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERJ Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (4), pp.00450-2021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnoea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the minimal important difference for Dyspnoea-12 questionnaire in patients with COPD, after pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prieur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Combret</w:t>
+                <w:t xml:space="preserve">Melanie Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Medrinal</w:t>
+                <w:t xml:space="preserve">Loic Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.413-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/crj.13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306288v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Local Anesthesia on Pain During Arterial Puncture: The GAEL Randomized Placebo-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,1793 +3132,1793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête à propos de l’intérêt des outils connectés dans le maintien de l’activité physique chez les patients adultes atteints de mucoviscidose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of different form of upper limb muscles training on dyspnea in chronic obstructive pulmonary disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.06.012⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (38), pp.e22131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000022131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211625v1</w:t>
+                <w:t xml:space="preserve">hal-05213506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different form of upper limb muscles training on dyspnea in chronic obstructive pulmonary disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enquête à propos de l’intérêt des outils connectés dans le maintien de l’activité physique chez les patients adultes atteints de mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (38), pp.e22131. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (226), pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000022131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213506v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’électrostimulation neuromusculaire combinée des triceps suraux et des quadriceps dans la BPCO sévère et très sévère lors d’un programme de réhabilitation respiratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Péran</w:t>
+                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Castel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Beaumont</w:t>
+                <w:t xml:space="preserve">Patrice Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Reychler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (197), pp.3-12. </w:t>
+              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.2178 - 2188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/crj.12905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210874v1</w:t>
+                <w:t xml:space="preserve">hal-05213622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determining the minimally important difference in quadriceps strength in individuals with COPD using a fixed dynamometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trija Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Couturaud</w:t>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Reychler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Bazerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 13, pp.2685-2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/COPD.S161342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02052257v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the London Chest Activity of Daily Living scale and the Dyspnea-12 questionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparaison du mode de renforcement musculaire des membres supérieurs sur la dyspnée chez les patients atteints de BPCO, en réhabilitation respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Pichon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Berriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (204), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051982v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up and evaluation of plans developed during pulmonary rehabilitation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of inspiratory muscle training on dyspnoea in severe COPD patients during pulmonary rehabilitation: controlled randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.1701107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213653v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du mode de renforcement musculaire des membres supérieurs sur la dyspnée chez les patients atteints de BPCO, en réhabilitation respiratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Beaumont</w:t>
+                <w:t xml:space="preserve">One minute sit-to-stand test is an alternative to 6MWT to measure functional exercise performance in COPD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Reychler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Charoy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliott Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.1247-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/crj.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210871v1</w:t>
+                <w:t xml:space="preserve">hal-03338346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inspiratory muscle training on dyspnoea in severe COPD patients during pulmonary rehabilitation: controlled randomised trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Follow-up and evaluation of plans developed during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (9), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052277v1</w:t>
+                <w:t xml:space="preserve">hal-05213653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One minute sit-to-stand test is an alternative to 6MWT to measure functional exercise performance in COPD patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Validation of the French version of the London Chest Activity of Daily Living scale and the Dyspnea-12 questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 13, pp.1399-1405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338346v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathlessness measurement should be standardised for the level of exertion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effets de l’électrostimulation neuromusculaire combinée des triceps suraux et des quadriceps dans la BPCO sévère et très sévère lors d’un programme de réhabilitation respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (197), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052275v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the minimally important difference in quadriceps strength in individuals with COPD using a fixed dynamometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.2178-2188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/COPD.S161342⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04563475v1</w:t>
+                <w:t xml:space="preserve">hal-02052257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta‐analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Breathlessness measurement should be standardised for the level of exertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Reychler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.1800820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/crj.12905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05213622v1</w:t>
+                <w:t xml:space="preserve">hal-02052275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathlessness despite optimal pathophysiological treatment: on the relevance of being chronic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductibilité de la mesure de la force et de l’endurance du quadriceps dans la BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
+                <w:t xml:space="preserve">G. Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Adler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bautin</w:t>
+                <w:t xml:space="preserve">L. Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01159-2017⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.1000-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008553v1</w:t>
+                <w:t xml:space="preserve">hal-05210882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité de la mesure de la force et de l’endurance du quadriceps dans la BPCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Beaumont</w:t>
+                <w:t xml:space="preserve">Breathlessness despite optimal pathophysiological treatment: on the relevance of being chronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Aguilaniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kerautret</w:t>
+                <w:t xml:space="preserve">Etienne Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Peran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Le Ber</w:t>
+                <w:t xml:space="preserve">Nathalie Bautin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (9), pp.1000-1006. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.1701159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01159-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210882v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du kinésithérapeute dans le traitement de la dyspnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4952,103 +4952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsiveness and Minimally Important Difference of the 6-Minute Stepper Test in Patients with Chronic Obstructive Pulmonary Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (5), pp.367-373</w:t>
@@ -5077,77 +5077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the 1-minute sit-to-stand test a good tool for the evaluation of the impact of pulmonary rehabilitation? Determination of the minimal important difference in COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trija Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Ouksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,51 +5224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des cartes conceptuelles pour l’évaluation des connaissances des patients en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (156), pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5296,926 +5296,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire sur l’équilibre de patients atteints de BPCO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’éducation thérapeutique du patient atteint de BPCO en réhabilitation respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Bouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (127), pp.78-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2012.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (121), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1779-0123(12)75250-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210907v1</w:t>
+                <w:t xml:space="preserve">hal-05210910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un programme de réhabilitation respiratoire sur la distension dynamique selon la sévérité de la BPCO d’après l’index BODE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire sur l’équilibre de patients atteints de BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Pichon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (132), pp.49-56. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (127), pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2012.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2012.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210909v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation thérapeutique du patient atteint de BPCO en réhabilitation respiratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’un programme de réhabilitation respiratoire sur la distension dynamique selon la sévérité de la BPCO d’après l’index BODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Bouric</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chantal Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (121), pp.13-19. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (132), pp.49-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1779-0123(12)75250-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2012.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210910v1</w:t>
+                <w:t xml:space="preserve">hal-05210909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du kinésithérapeute dans la réhabilitation respiratoire des patients atteints d’une BPCO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">L’éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (117), pp.16-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75167-1⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (115-116), pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75149-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211050v1</w:t>
+                <w:t xml:space="preserve">hal-05211051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réhabilitation en centre : l’expérience de Morlaix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire selon la sévérité de la BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ber-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75173-7⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (3), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2010.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05211047v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation thérapeutique du patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Place du kinésithérapeute dans la réhabilitation respiratoire des patients atteints d’une BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (115-116), pp.17-19. </w:t>
+              <w:t xml:space="preserve">, 2011, 11 (117), pp.16-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75149-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75167-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211051v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire selon la sévérité de la BPCO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La réhabilitation en centre : l’expérience de Morlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Peran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (117), pp.32-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75173-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2010.09.034⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210915v1</w:t>
+                <w:t xml:space="preserve">hal-05211047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on the performance of the six-minute walk test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cabillic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rass-Roumeguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (9), pp.1111-1123. </w:t>
@@ -6253,51 +6253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du questionnaire de qualité de vie Saint-George chez les patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (98), pp.36-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6331,64 +6331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’efficacité d’un programme de réhabilitation respiratoire en fonction des stades de la BPCO, selon GOLD et l’index BODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6479,51 +6479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'entraînement des muscles inspiratoires sur la dyspnée chez des patients atteints de BPCO, en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Bretagne occidentale - Brest, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BRES0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6640,51 +6640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="924D9297"/>
+    <w:nsid w:val="B330023D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6871,51 +6871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-beaumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2354-349X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204351065" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pouleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10833196.2025.2475643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2025.04.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pluchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Mao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferr&#233;ol Oilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.02.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smondack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2486875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2024.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evenou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fausser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruelland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Faravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13010013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Reychler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aboubakar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liistro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v3i1.33" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Latiers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.12.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lepinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois Communier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cr&#233;ach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.09.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couasnon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;ran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231174124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casilda Albert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corlay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2022.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05210864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Mevel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155221091802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reychler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.04.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Piraux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10091795" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Le Garrec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Berriet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.13318" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.10.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00450-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Orione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanel Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.08328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Avignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210874v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.01.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPZ4H83K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Forget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;ran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabillic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Charoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.09.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPSQ5SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mialon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Boucard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber-Moy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12658" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazerque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S161342" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12905" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Adler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aguilaniu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bautin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01159-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerautret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-016-1247-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Ouksel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S115439" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Person" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.09.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.04.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFK30KTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lochon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.07.029" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98SL145-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Bouric" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(12)75250-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVZSM6MP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabillic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouilly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75167-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNVLBQ0W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211047v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75173-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1XGZLZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75149-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MT7SC0H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber-Moy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.09.034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rass-Roumeguere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.03.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(10)74754-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(09)70092-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKX0DV45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01596635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-beaumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2354-349X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204351065" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2025.04.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pouleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10833196.2025.2475643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pluchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Mao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferr&#233;ol Oilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.02.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smondack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2486875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fausser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2024.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruelland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Faravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13010013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couasnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;ran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231174124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Latiers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Reychler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aboubakar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liistro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v3i1.33" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lepinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois Communier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cr&#233;ach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Piraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10091795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casilda Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corlay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2022.04.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05210864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Mevel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155221091802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100932" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reychler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00450-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.10.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Le Garrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Berriet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.13318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Orione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanel Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.08328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Avignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Forget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12905" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazerque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S161342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Charoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPSQ5SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mialon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Boucard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber-Moy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;ran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabillic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jego" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.01.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPZ4H83K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerautret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Adler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aguilaniu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bautin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01159-2017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-016-1247-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Ouksel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S115439" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Person" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.09.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Bouric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(12)75250-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVZSM6MP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.04.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFK30KTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.07.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98SL145-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75149-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MT7SC0H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber-Moy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.09.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabillic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75167-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNVLBQ0W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75173-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1XGZLZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rass-Roumeguere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.03.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(10)74754-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(09)70092-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKX0DV45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01596635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>