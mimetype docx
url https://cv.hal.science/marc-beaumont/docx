--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -181,239 +181,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito: The relevance of normative values for the 6-minute walk test in patients with COPD: a clinical and scientific requirement</w:t>
+                <w:t xml:space="preserve">The impact of isolated inspiratory muscle training on exercise capacity, dyspnea, and quality of life in heart failure patients: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vancraeynest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arbres.2025.04.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10833196.2025.2475643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213497v1</w:t>
+                <w:t xml:space="preserve">hal-05206769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of isolated inspiratory muscle training on exercise capacity, dyspnea, and quality of life in heart failure patients: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Edito: The relevance of normative values for the 6-minute walk test in patients with COPD: a clinical and scientific requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Minh Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (2), pp.93-105. </w:t>
+              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10833196.2025.2475643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arbres.2025.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206769v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Noninvasive Ventilation Before and After Cardiac Surgery for Preventing Cardiac and Pulmonary Complications</w:t>
               </w:r>
@@ -559,51 +559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonnevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Smondack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -680,51 +680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge prescrite de la bronchiolite aiguë du nourrisson par le masseur-kinésithérapeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -814,51 +814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail Dumas : un moyen de diffuser les mémoires des étudiants paramédicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxymag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (197), pp.23-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -905,51 +905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du genre sur les effets de la réadaptation respiratoire chez les patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (7), pp.463-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (270), pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Physical Self-Esteem During Pulmonary Rehabilitation in Patients with Chronic Obstructive Pulmonary Disease: An Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the minimal important difference for inspiratory muscle strength in people with severe and very severe COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,51 +1368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du kinésithérapeute dans l’évaluation et la gestion de la dyspnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Latiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,51 +1658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Courtois Communier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Créach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.91-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Reychler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casilda Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghan Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of neuromuscular electrical stimulation on exercise capacity in patients with severe chronic obstructive pulmonary disease: A randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulmonary rehabilitation on fear of falling in Chronic Obstructive Pulmonary Disease (COPD) patients: An observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Berriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2407,51 +2407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La kinésithérapie respiratoire en 2022 : une approche multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reychler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,550 +2505,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnoea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the minimal important difference for Dyspnoea-12 questionnaire in patients with COPD, after pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prieur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Combret</w:t>
+                <w:t xml:space="preserve">Melanie Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Medrinal</w:t>
+                <w:t xml:space="preserve">Loic Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Berriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.413-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/crj.13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306288v1</w:t>
+                <w:t xml:space="preserve">hal-03100654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey about the liberal nurses’ practice on the use of lower limb venous compression devices in people over 65-years-old in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (5-6), pp.249-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERJ Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (4), pp.00450-2021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the minimal important difference for Dyspnoea-12 questionnaire in patients with COPD, after pulmonary rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of menthol on walking dyspnoea in patients with COPD: a randomised, single blinded, cross-over study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Le Garrec</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Peran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+                <w:t xml:space="preserve">Clement Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.00450-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00450-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/crj.13318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100654v1</w:t>
+                <w:t xml:space="preserve">hal-05306288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Local Anesthesia on Pain During Arterial Puncture: The GAEL Randomized Placebo-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,51 +3138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different form of upper limb muscles training on dyspnea in chronic obstructive pulmonary disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,51 +3285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête à propos de l’intérêt des outils connectés dans le maintien de l’activité physique chez les patients adultes atteints de mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (226), pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3363,51 +3363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,51 +3493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the minimally important difference in quadriceps strength in individuals with COPD using a fixed dynamometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trija Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du mode de renforcement musculaire des membres supérieurs sur la dyspnée chez les patients atteints de BPCO, en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,51 +3760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inspiratory muscle training on dyspnoea in severe COPD patients during pulmonary rehabilitation: controlled randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,536 +4013,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up and evaluation of plans developed during pulmonary rehabilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l’électrostimulation neuromusculaire combinée des triceps suraux et des quadriceps dans la BPCO sévère et très sévère lors d’un programme de réhabilitation respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Péran</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manon Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (197), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213653v1</w:t>
+                <w:t xml:space="preserve">hal-05210874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the London Chest Activity of Daily Living scale and the Dyspnea-12 questionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volume 13, pp.1399-1405</w:t>
+              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.2178-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051982v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’électrostimulation neuromusculaire combinée des triceps suraux et des quadriceps dans la BPCO sévère et très sévère lors d’un programme de réhabilitation respiratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Péran</w:t>
+                <w:t xml:space="preserve">Follow-up and evaluation of plans developed during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Castel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2018.01.009⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (9), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05210874v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inspiratory muscle training in COPD patients: A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of the French version of the London Chest Activity of Daily Living scale and the Dyspnea-12 questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Reychler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (7), pp.2178-2188</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 13, pp.1399-1405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052257v1</w:t>
+                <w:t xml:space="preserve">hal-02051982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathlessness measurement should be standardised for the level of exertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,103 +4593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité de la mesure de la force et de l’endurance du quadriceps dans la BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (9), pp.1000-1006. </w:t>
@@ -4861,64 +4861,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du kinésithérapeute dans le traitement de la dyspnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5103,51 +5103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trija Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Ouksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,51 +5224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des cartes conceptuelles pour l’évaluation des connaissances des patients en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (156), pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5315,51 +5315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation thérapeutique du patient atteint de BPCO en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (121), pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire sur l’équilibre de patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5657,513 +5657,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation thérapeutique du patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place du kinésithérapeute dans la réhabilitation respiratoire des patients atteints d’une BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (115-116), pp.17-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75149-X⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (117), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75167-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211051v1</w:t>
+                <w:t xml:space="preserve">hal-05211050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire selon la sévérité de la BPCO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La réhabilitation en centre : l’expérience de Morlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Peran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2010.09.034⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (117), pp.32-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75173-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210915v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du kinésithérapeute dans la réhabilitation respiratoire des patients atteints d’une BPCO</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Bouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (117), pp.16-17. </w:t>
+              <w:t xml:space="preserve">, 2011, 11 (115-116), pp.17-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75167-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75149-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211050v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réhabilitation en centre : l’expérience de Morlaix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets d’un programme de réhabilitation respiratoire selon la sévérité de la BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ber-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1779-0123(11)75173-7⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (3), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2010.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211047v1</w:t>
+                <w:t xml:space="preserve">hal-05210915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on the performance of the six-minute walk test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cabillic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rass-Roumeguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,51 +6171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (9), pp.1111-1123. </w:t>
@@ -6253,51 +6253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du questionnaire de qualité de vie Saint-George chez les patients atteints de BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (98), pp.36-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6331,51 +6331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’efficacité d’un programme de réhabilitation respiratoire en fonction des stades de la BPCO, selon GOLD et l’index BODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Ber-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,51 +6479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'entraînement des muscles inspiratoires sur la dyspnée chez des patients atteints de BPCO, en réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Bretagne occidentale - Brest, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BRES0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6640,51 +6640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B330023D"/>
+    <w:nsid w:val="D7737DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6871,51 +6871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-beaumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2354-349X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204351065" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2025.04.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pouleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10833196.2025.2475643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pluchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Mao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferr&#233;ol Oilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.02.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smondack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2486875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fausser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2024.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruelland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Faravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13010013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couasnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;ran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231174124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Latiers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Reychler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aboubakar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liistro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v3i1.33" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lepinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois Communier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cr&#233;ach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Piraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10091795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casilda Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corlay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2022.04.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05210864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Mevel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155221091802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100932" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reychler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00450-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.10.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Le Garrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Berriet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.13318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Orione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanel Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.08328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Avignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Forget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12905" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazerque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S161342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Charoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPSQ5SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mialon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Boucard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber-Moy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;ran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabillic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jego" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.01.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPZ4H83K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerautret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Adler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aguilaniu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bautin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01159-2017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-016-1247-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Ouksel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S115439" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Person" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.09.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Bouric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(12)75250-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVZSM6MP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.04.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFK30KTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.07.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98SL145-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75149-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MT7SC0H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber-Moy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.09.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabillic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75167-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNVLBQ0W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75173-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1XGZLZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rass-Roumeguere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.03.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(10)74754-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(09)70092-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKX0DV45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01596635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-beaumont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2354-349X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204351065" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pouleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10833196.2025.2475643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2025.04.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pluchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Mao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferr&#233;ol Oilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.02.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smondack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2486875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fausser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2024.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruelland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Faravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare13010013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couasnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P&#233;ran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155231174124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Latiers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Reychler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aboubakar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liistro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v3i1.33" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lepinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois Communier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cr&#233;ach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Piraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10091795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casilda Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corlay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2022.04.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05210864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Mevel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155221091802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100932" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reychler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Le Garrec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Berriet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.13318" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.10.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00450-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Orione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanel Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4187/respcare.08328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Avignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Forget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12905" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazerque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S161342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Charoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPSQ5SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mialon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Boucard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Ber-Moy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/crj.12658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPZ4H83K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;ran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabillic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jego" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerautret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Adler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aguilaniu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bautin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01159-2017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-016-1247-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Ouksel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S115439" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Person" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.09.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Bouric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(12)75250-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVZSM6MP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.04.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFK30KTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2012.07.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P98SL145-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabillic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouilly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75167-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNVLBQ0W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211047v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75173-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1XGZLZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(11)75149-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MT7SC0H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ber-Moy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.09.034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rass-Roumeguere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.03.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(10)74754-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1779-0123(09)70092-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKX0DV45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01596635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>