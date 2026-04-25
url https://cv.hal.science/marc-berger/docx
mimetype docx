--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imatinib‐Induced Reactive Angioendotheliomatosis: A Paradoxical Pro‐Angiogenic Case</w:t>
+                <w:t xml:space="preserve">Increased intervals in enzyme replacement therapy for stable type 1 Gaucher disease: A non‐inferiority sequential trial emulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lang</w:t>
+                <w:t xml:space="preserve">Maxime Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tournilhac</w:t>
+                <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chevenet</w:t>
+                <w:t xml:space="preserve">Karima Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Clement</w:t>
+                <w:t xml:space="preserve">Samira Zebiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Berger</w:t>
+                <w:t xml:space="preserve">Dalil Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijd.70054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joim.70079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422000v1</w:t>
+                <w:t xml:space="preserve">hal-05554316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster clinical decisions in B‐cell acute lymphoblastic leukaemia: A single flow cytometric 12‐colour tube improves diagnosis and minimal residual disease follow‐up</w:t>
+                <w:t xml:space="preserve">Imatinib‐Induced Reactive Angioendotheliomatosis: A Paradoxical Pro‐Angiogenic Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
+                <w:t xml:space="preserve">Elise Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joevin Besombes</w:t>
+                <w:t xml:space="preserve">Olivier Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis‐thomas Dannus</w:t>
+                <w:t xml:space="preserve">Carole Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Antonio</w:t>
+                <w:t xml:space="preserve">Aude Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Cacheux</w:t>
+                <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 204 (5), pp.1872-1881. </w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.19390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijd.70054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956374v1</w:t>
+                <w:t xml:space="preserve">hal-05422000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing Does Not Alter Sperm Telomere Length despite Increasing DNA Oxidation and Fragmentation</w:t>
+                <w:t xml:space="preserve">Faster clinical decisions in B‐cell acute lymphoblastic leukaemia: A single flow cytometric 12‐colour tube improves diagnosis and minimal residual disease follow‐up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Gouhier</w:t>
+                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">Joevin Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dollet</w:t>
+                <w:t xml:space="preserve">Louis‐thomas Dannus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chaput</w:t>
+                <w:t xml:space="preserve">Marie de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bourgne</w:t>
+                <w:t xml:space="preserve">Victoria Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.1039. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (5), pp.1872-1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes14051039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209688v1</w:t>
+                <w:t xml:space="preserve">hal-04956374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t>
+                <w:t xml:space="preserve">Freezing Does Not Alter Sperm Telomere Length despite Increasing DNA Oxidation and Fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Durier</w:t>
+                <w:t xml:space="preserve">Charlène Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Lefebvre</w:t>
+                <w:t xml:space="preserve">Sandra Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Radenne</w:t>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Desaint</w:t>
+                <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.1039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes14051039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119081v1</w:t>
+                <w:t xml:space="preserve">hal-04209688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of the long‐term uncertainty in measurement ( LTUM ) method for analytical performance assessment in clinical cytometry laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 102 (3), pp.254-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -727,511 +727,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Infiltrate and Tumor Microenvironment Transcriptional Programs Stratify Pediatric Osteosarcoma into Prognostic Groups at Diagnosis</w:t>
+                <w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Marchais</w:t>
+                <w:t xml:space="preserve">Christine Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Marques da Costa</w:t>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Job</w:t>
+                <w:t xml:space="preserve">Maeva Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Abbas</w:t>
+                <w:t xml:space="preserve">Anne Radenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Drubay</w:t>
+                <w:t xml:space="preserve">Corinne Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (6), pp.974-985. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-4189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737527v1</w:t>
+                <w:t xml:space="preserve">hal-04119081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of nilotinib to target chronic phase-chronic myeloid leukaemia primary mature CD34− and immature CD34+ cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune Infiltrate and Tumor Microenvironment Transcriptional Programs Stratify Pediatric Osteosarcoma into Prognostic Groups at Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tassin</w:t>
+                <w:t xml:space="preserve">Antonin Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Thomas Dannus</w:t>
+                <w:t xml:space="preserve">Maria Eugenia Marques da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Berger</w:t>
+                <w:t xml:space="preserve">Bastien Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Drubay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85734-0⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (6), pp.974-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-4189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278034v1</w:t>
+                <w:t xml:space="preserve">hal-03737527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Detectable Alteration of Inorganic Allogeneic Bone Matrix Colonizing Mesenchymal Cells: A Step Towards Personalized Bone Grafts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Samper</w:t>
+                <w:t xml:space="preserve">Efficiency of nilotinib to target chronic phase-chronic myeloid leukaemia primary mature CD34− and immature CD34+ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Villatte</w:t>
+                <w:t xml:space="preserve">Thomas Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+                <w:t xml:space="preserve">Louis-Thomas Dannus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (2), pp.161-169. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11005/jbm.2021.28.2.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85734-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280648v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of hypotaurine supplementation in preparation and freezing media on human sperm cryo-capacitation and DNA quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Difrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and clinical andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, </w:t>
@@ -1263,3498 +1263,3510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double L611S/V617F JAK2 mutation in a child with erythrocytosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No Detectable Alteration of Inorganic Allogeneic Bone Matrix Colonizing Mesenchymal Cells: A Step Towards Personalized Bone Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Grèze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tassin</w:t>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Mareynat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis‐thomas Dannus</w:t>
+                <w:t xml:space="preserve">Nicolas Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.28816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11005/jbm.2021.28.2.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157939v1</w:t>
+                <w:t xml:space="preserve">hal-03280648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Methylation and Intra-Clonal Heterogeneity: The Chronic Myeloid Leukemia Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Double L611S/V617F JAK2 mutation in a child with erythrocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Mareynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis‐thomas Dannus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13143587⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.28816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440088v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome of imatinib 400 mg compared to imatinib 600 mg or imatinib 400 mg daily in combination with cytarabine or pegylated interferon alpha 2a for chronic myeloid leukaemia: results from the French SPIRIT phase III randomised trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès-Paule Guerci-Bresler</w:t>
+                <w:t xml:space="preserve">DNA Methylation and Intra-Clonal Heterogeneity: The Chronic Myeloid Leukemia Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maloisel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.3587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-020-01117-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13143587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122967v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of early and late molecular recurrences after first-line imatinib cessation in chronic myeloid leukemia: updated results from the STIM2 trial</w:t>
+                <w:t xml:space="preserve">Long-term outcome of imatinib 400 mg compared to imatinib 600 mg or imatinib 400 mg daily in combination with cytarabine or pegylated interferon alpha 2a for chronic myeloid leukaemia: results from the French SPIRIT phase III randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc G Berger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rigal-Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès-Paule Guerci-Bresler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maloisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280811⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-020-01117-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737540v1</w:t>
+                <w:t xml:space="preserve">hal-03122967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cross-Sectional Retrospective Study of Non-Splenectomized and Never-Treated Patients with Type 1 Gaucher Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Berrahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Camou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (8), pp.2343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm9082343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of major BCR-ABL1 transcript subtype on outcome in patients with chronic myeloid leukemia in chronic phase treated frontline with nilotinib</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of early and late molecular recurrences after first-line imatinib cessation in chronic myeloid leukemia: updated results from the STIM2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Colin-Gil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc G Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (26), pp.2560-2570. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935852v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin 7A: A novel marker of disease activity in Gaucher disease</w:t>
+                <w:t xml:space="preserve">Influence of major BCR-ABL1 transcript subtype on outcome in patients with chronic myeloid leukemia in chronic phase treated frontline with nilotinib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Franco</w:t>
+                <w:t xml:space="preserve">Alexis Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Reihani</w:t>
+                <w:t xml:space="preserve">Franck Emmanuel Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dupuis</w:t>
+                <w:t xml:space="preserve">Françoise Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Collec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+                <w:t xml:space="preserve">Carole Colin-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.25744⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (26), pp.2560-2570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872490v1</w:t>
+                <w:t xml:space="preserve">hal-02935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNDA controls the expression of MCL-1 and BCL-2 in chronic lymphocytic leukemia cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Bottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Bottardi</w:t>
+                <w:t xml:space="preserve">Romain Guièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guièze</w:t>
+                <w:t xml:space="preserve">Vincent Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bourgoin</w:t>
+                <w:t xml:space="preserve">Nasser Fotouhi-Ardakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Douge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88, pp.68-82.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exphem.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proteomics-Based Analysis Reveals Predictive Biological Patterns in Fabry Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semaphorin 7A: A novel marker of disease activity in Gaucher disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Tebani</w:t>
+                <w:t xml:space="preserve">Nelly Reihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Mauhin</w:t>
+                <w:t xml:space="preserve">Lucie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïg Abily-Donval</w:t>
+                <w:t xml:space="preserve">Emmanuel Collec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lesueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Berger</w:t>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.1325. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (5), pp.483-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9051325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.25744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881962v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin Abnormalities in Gaucher Disease: an Analysis of 278 Patients Included in the French Gaucher Disease Registry</w:t>
+                <w:t xml:space="preserve">A Proteomics-Based Analysis Reveals Predictive Biological Patterns in Fabry Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
+                <w:t xml:space="preserve">Abdellah Tebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lautredoux</w:t>
+                <w:t xml:space="preserve">Wladimir Mauhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengere Cador</w:t>
+                <w:t xml:space="preserve">Lénaïg Abily-Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Bengherbia</w:t>
+                <w:t xml:space="preserve">Céline Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1247. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9051325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885317v1</w:t>
+                <w:t xml:space="preserve">hal-02881962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of eftrenonacog alfa by 19 different combinations reagents/instrument: A single‐centre study</w:t>
+                <w:t xml:space="preserve">Immunoglobulin Abnormalities in Gaucher Disease: an Analysis of 278 Patients Included in the French Gaucher Disease Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sinegre</w:t>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Trayaud</w:t>
+                <w:t xml:space="preserve">Florent Lautredoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Tardieu</w:t>
+                <w:t xml:space="preserve">Berengere Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Fourneyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Talon</w:t>
+                <w:t xml:space="preserve">Monia Bengherbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hae.14003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885357v1</w:t>
+                <w:t xml:space="preserve">hal-02885317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-monocyte Pharmacokinetics of Imiglucerase Supports a Possible Personalized Management of Gaucher Disease Type 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Berger</w:t>
+                <w:t xml:space="preserve">Measurements of eftrenonacog alfa by 19 different combinations reagents/instrument: A single‐centre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sinegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vigan</w:t>
+                <w:t xml:space="preserve">Adeline Trayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Maryse Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Virginie Fourneyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Froissart</w:t>
+                <w:t xml:space="preserve">Laurie Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.469-482. </w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.543-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-018-0708-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hae.14003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052295v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Residual Disease and TKI Duration Are Critical Predictive Factors for Molecular Recurrence after Stopping Imatinib First-line in Chronic Phase CML Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Emmanuel Nicolini</w:t>
+                <w:t xml:space="preserve">Intra-monocyte Pharmacokinetics of Imiglucerase Supports a Possible Personalized Management of Gaucher Disease Type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dulucq</w:t>
+                <w:t xml:space="preserve">Marie Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Boureau</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
+                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Charbonnier</w:t>
+                <w:t xml:space="preserve">Roseline Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (22), pp.6606-6613. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.469-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-018-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374871v1</w:t>
+                <w:t xml:space="preserve">hal-02052295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer treatment duration and history of osteoarticular symptoms predispose to tyrosine kinase inhibitor withdrawal syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Evaluation of Residual Disease and TKI Duration Are Critical Predictive Factors for Molecular Recurrence after Stopping Imatinib First-line in Chronic Phase CML Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Emmanuel Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+                <w:t xml:space="preserve">Stéphanie Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cony‐makhoul</w:t>
+                <w:t xml:space="preserve">Lisa Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gardembas</w:t>
+                <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.16083⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (22), pp.6606-6613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345944v1</w:t>
+                <w:t xml:space="preserve">hal-02374871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome and impact of post-remission strategy after MIDAM regimen in patients with relapsing or refractory acute myeloid leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Bahashwan</w:t>
+                <w:t xml:space="preserve">Longer treatment duration and history of osteoarticular symptoms predispose to tyrosine kinase inhibitor withdrawal syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Moluçon-Chabrot</w:t>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hermet</w:t>
+                <w:t xml:space="preserve">Pascale Cony‐makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ravinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Douge</w:t>
+                <w:t xml:space="preserve">Martine Gardembas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (1), pp.E32-E35. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187 (3), pp.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.25332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.16083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926811v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling SOx trapping on a copper-doped CuO/SBA-15 sorbent material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcome and impact of post-remission strategy after MIDAM regimen in patients with relapsing or refractory acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brillard</w:t>
+                <w:t xml:space="preserve">Salem Bahashwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dorge</w:t>
+                <w:t xml:space="preserve">Cécile Moluçon-Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Habermacher</w:t>
+                <w:t xml:space="preserve">Eric Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Nouali</w:t>
+                <w:t xml:space="preserve">Aurélie Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Douge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 385, pp.121579. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (1), pp.E32-E35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.25332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279998v1</w:t>
+                <w:t xml:space="preserve">hal-01926811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometric analysis of neutrophil myeloperoxidase expression in peripheral blood for ruling out myelodysplastic syndromes. A diagnostic accuracy study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling SOx trapping on a copper-doped CuO/SBA-15 sorbent material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Raskovalova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Berger</w:t>
+                <w:t xml:space="preserve">Alain Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Jacob</w:t>
+                <w:t xml:space="preserve">Sophie Dorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Park</w:t>
+                <w:t xml:space="preserve">David Habermacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Campos</w:t>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (12), pp.2382-2390. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 385, pp.121579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.202275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180586v1</w:t>
+                <w:t xml:space="preserve">hal-03279998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management goals for type 1 Gaucher disease: An expert consensus document from the European working group on Gaucher disease</w:t>
+                <w:t xml:space="preserve">Flow cytometric analysis of neutrophil myeloperoxidase expression in peripheral blood for ruling out myelodysplastic syndromes. A diagnostic accuracy study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Biegstraaten</w:t>
+                <w:t xml:space="preserve">Tatiana Raskovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cox</w:t>
+                <w:t xml:space="preserve">Marie-Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Belmatoug</w:t>
+                <w:t xml:space="preserve">Sophie Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Collin-Histed</w:t>
+                <w:t xml:space="preserve">Lydia Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2016.10.008⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (12), pp.2382-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.202275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672894v1</w:t>
+                <w:t xml:space="preserve">hal-02180586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuation of tyrosine kinase inhibitors in chronic myeloid leukemia: Recommendations for clinical practice from the French Chronic Myeloid Leukemia Study Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management goals for type 1 Gaucher disease: An expert consensus document from the European working group on Gaucher disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biegstraaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rea</w:t>
+                <w:t xml:space="preserve">M. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanti Ame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Berger</w:t>
+                <w:t xml:space="preserve">N. Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Charbonnier</w:t>
+                <w:t xml:space="preserve">M.G Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Collin-Histed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.31411⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.203 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860448v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of autoantibodies in the course of Gaucher disease type 1: A multicenter study comparing Gaucher disease patients to healthy subjects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuation of tyrosine kinase inhibitors in chronic myeloid leukemia: Recommendations for clinical practice from the French Chronic Myeloid Leukemia Study Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Penaranda</w:t>
+                <w:t xml:space="preserve">Delphine Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
+                <w:t xml:space="preserve">Shanti Ame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (14), pp.2956 - 2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.31411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672888v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances de l’automate STA R Max® (Stago) pour les paramètres d’hémostase de routine Evaluation of the coagulometer STA R Max (R) (Stago) for routine coagulation parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Prevalence of autoantibodies in the course of Gaucher disease type 1: A multicenter study comparing Gaucher disease patients to healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc G. Berger</w:t>
+                <w:t xml:space="preserve">Nesma Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Serre-Sapin</w:t>
+                <w:t xml:space="preserve">Guillaume Penaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (1), pp.71 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789872v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation profiling reveals a pathological signature that contributes to transcriptional defects of CD34 + CD15 − cells in early chronic-phase chronic myeloid leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
+                <w:t xml:space="preserve">Évaluation des performances de l’automate STA R Max® (Stago) pour les paramètres d’hémostase de routine Evaluation of the coagulometer STA R Max (R) (Stago) for routine coagulation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sinegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Serre-Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.143-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917284v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilotinib after imatinib first-line: a real-life longitudinal cohort of patients with chronic myeloid leukaemia in chronic phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">DNA methylation profiling reveals a pathological signature that contributes to transcriptional defects of CD34 + CD15 − cells in early chronic-phase chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maupetit-Méhouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guerci-Bresler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.15042⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.814 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701105v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuation of tyrosine kinase inhibitor therapy in chronic myeloid leukaemia (EURO-SKI): a prespecified interim analysis of a prospective, multicentre, non-randomised, trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+                <w:t xml:space="preserve">Nilotinib after imatinib first-line: a real-life longitudinal cohort of patients with chronic myeloid leukaemia in chronic phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gardembas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz E. Gruber</w:t>
+                <w:t xml:space="preserve">Valérie Coiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Hjorth-Hansen</w:t>
+                <w:t xml:space="preserve">Nathalie Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(18)30192-X⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180 (3), pp.356 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.15042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859932v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma chitotriosidase activity versus CCL18 level for assessing type I Gaucher disease severity: protocol for a systematic review with meta-analysis of individual participant data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuation of tyrosine kinase inhibitor therapy in chronic myeloid leukaemia (EURO-SKI): a prespecified interim analysis of a prospective, multicentre, non-randomised, trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruby Yang</w:t>
+                <w:t xml:space="preserve">Susanne Saussele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pavlova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
+                <w:t xml:space="preserve">Johan Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz E. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hjorth-Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13643-017-0483-x⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (6), pp.747 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(18)30192-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655857v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Perrodeau</w:t>
+                <w:t xml:space="preserve">Plasma chitotriosidase activity versus CCL18 level for assessing type I Gaucher disease severity: protocol for a systematic review with meta-analysis of individual participant data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Raskovalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+                <w:t xml:space="preserve">Patrick B. Deegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cazenave</w:t>
+                <w:t xml:space="preserve">Ruby Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pilmis</w:t>
+                <w:t xml:space="preserve">Elena Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.510-519. </w:t>
+              <w:t xml:space="preserve">Systematic Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13643-017-0483-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298677v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Gaucher Disease Pathophysiology, Clinical Presentation and Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4818,64 +4830,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone marrow hematons: An access point to the human hematopoietic niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4978,51 +4990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Benghergbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5219,843 +5231,843 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Gaucher's disease registry: clinical characteristics, complications and treatment of 562 patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Hamroun</w:t>
+                <w:t xml:space="preserve">Djazia Heraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rossi-Semerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-7-77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00767459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of imatinib uptake by flow cytometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahchid Bamdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahchid Bamdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Janel</w:t>
+                <w:t xml:space="preserve">Frédéric Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (11), pp.996-1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cyto.a.22118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cryopreserved autologous cells for extracorporeal photochemotherapy: clinical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Merlin</w:t>
+                <w:t xml:space="preserve">Florence Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jacomet</w:t>
+                <w:t xml:space="preserve">Michel d'Incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel d'Incan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (6), pp.1296-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2010.03013.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2010.03013.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of mononuclear cells before extracorporeal photochemotherapy does not impair their anti-proliferative capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Richard Veyrat-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Veyrat-Masson</w:t>
+                <w:t xml:space="preserve">Jacques Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraçoise Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (2), pp.248-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/14653249.2010.501787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocerebrosidase deficiency dramatically impairs human bone marrow haematopoiesis in an in vitro model of Gaucher disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juilette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juilette Berger</w:t>
+                <w:t xml:space="preserve">Séverine Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lecourt</w:t>
+                <w:t xml:space="preserve">Valérie Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vanneaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Rapatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2010.08214.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFSE flow cytometric quantification of lymphocytic proliferation in extracorporeal photopheresis: Use for quality control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Annie Dosgilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dosgilbert</w:t>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
+                <w:t xml:space="preserve">François Demeocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (1), pp.11-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transci.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.transci.2009.10.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6065,1654 +6077,1654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRENCH REAL–LIFE OBSERVATIONAL STUDY “TOPASE” EVALUATING SAFETY AND EFFICACY OF PONATINIB CONFIRMS INDUCTION OF DEEP MOLECULAR RESPONSES IN 110 RESISTANT OR INTOLERANT CML PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guerci-Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Turhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Turhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+                <w:t xml:space="preserve">Etienne Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Coiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHA2021 Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real–life observational cohort “TOPASE” subgroup analysis highlights efficacy of ponatinib to maintain or induce a deep molecular response in CP-CML patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Guerci-Bresler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Turhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Guerci-Bresler</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Shool of Haematology ESH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du NGS appliqué aux hémopathies myéloïdes en pratique clinique, expérience monocentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bombardier William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bombardier William</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Louis Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tribalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt des Inhibiteurs de Tyrosine Kinase (ITK) pour réponse optimale dans la LMC dans la « vraie vie » et recommandations du groupe Fi-LMC</w:t>
+                <w:t xml:space="preserve">Traitement de première ligne de la Leucémie Myéloïde Chronique dans la « vraie vie » : Données de l’Observatoire LMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Saugues</w:t>
+                <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambert</w:t>
+                <w:t xml:space="preserve">Hyacinthe Johnson-Ansah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 25 (S1), pp.173, 2019, Hématologie</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 25 (S1), pp.172, 2019, Hématologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304953v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Chitotriosidase Activity and CCL18 Concentration in Assessing Type I Gaucher Disease Severity. A Systematic Review with Meta-analysis of Individual Participant Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruby Yang</w:t>
+                <w:t xml:space="preserve">Arrêt des Inhibiteurs de Tyrosine Kinase (ITK) pour réponse optimale dans la LMC dans la « vraie vie » et recommandations du groupe Fi-LMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Johnson-Ansah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 25 (S1), pp.173, 2019, Hématologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304018v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de première ligne de la Leucémie Myéloïde Chronique dans la « vraie vie » : Données de l’Observatoire LMC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Guyotat</w:t>
+                <w:t xml:space="preserve">Accuracy of Chitotriosidase Activity and CCL18 Concentration in Assessing Type I Gaucher Disease Severity. A Systematic Review with Meta-analysis of Individual Participant Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Raskovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick B. Deegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod K. Mistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 25 (S1), pp.172, 2019, Hématologie</w:t>
+              <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304921v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucher disease: baseline preliminary data of the french eliglustat patient reported outcome study (ELIPRO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Camou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Gaches</w:t>
+                <w:t xml:space="preserve">Bérengère Cador-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Cador-Rousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angela Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCMH élevées : la réponse avec le CBC-O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Bargoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Bargoin</w:t>
+                <w:t xml:space="preserve">N. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Carpentier</w:t>
+                <w:t xml:space="preserve">S. Chaunion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 25 (S1), pp.17, 2019, Hématologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French experience in the evaluation of plasma CCL18 levels in Gaucher Disease type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chaudriller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amina Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tribalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaucher disease: french registry cohort of 94 patients treated with eliglustat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Serratrice</w:t>
+                <w:t xml:space="preserve">Semaphorin7A represents a new marker of disease severity in GD1 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Reihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303941v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin7A represents a new marker of disease severity in GD1 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+                <w:t xml:space="preserve">Gaucher disease: french registry cohort of 94 patients treated with eliglustat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Bengherbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Verstuyft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Stirnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304002v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclonal gammopathies and hypergammaglobulemia in Gaucher disease: an analysis from the French Gaucher disease registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Bengherbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'hépatosidérose dysmétabolique sur la capacité de polarisation des macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 39 p., 2014, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7722,1180 +7734,1180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de Gaucher : analyse finale de l'étude prospective et multicentrique ELIPRO (ELIglustat Patient Reported Outcomes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Camou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Camou</w:t>
+                <w:t xml:space="preserve">A. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Helle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83e Congrès de la Société Nationale Francaise de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spliceosome: An Another Regulating System of Gene Expression Deregulated in CP-CML CD34+CD15- Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lebecque</w:t>
+                <w:t xml:space="preserve">C. Munje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bourgne</w:t>
+                <w:t xml:space="preserve">T. Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual John Goldman E-Conference on Chronic Myeloid Leukemia: Biology and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Mandelieu-La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexplained Splenomegalies : Interim Data of the French Prospective Multi-Center Splenomegaly Study (SMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Terriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Denis</w:t>
+                <w:t xml:space="preserve">T. Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Terriou</w:t>
+                <w:t xml:space="preserve">R. Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Urbanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of European Hematology Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 an après la publication des recommandations sur l’arrêt de traitement quelle est l’attitude des professionnels de santé ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les anomalies de méthylation de l’ADN de cellules CD34+CD15- de LMC en phase chronique (LMC-PC) sont régulièrement associées à des modifications fonctionnelles de l’expression des gènes cibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Johnson-Ansah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membre du board Novartis de réflexion et d’échange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125982v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untreated patients with type 1 Gaucher disease: who are they? Resultas from the Gaucher Non-Treated study (GANT study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What did intra-cellular Pk of imiglucerase teach us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305170v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anomalies de méthylation de l’ADN de cellules CD34+CD15- de LMC en phase chronique (LMC-PC) sont régulièrement associées à des modifications fonctionnelles de l’expression des gènes cibles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1 an après la publication des recommandations sur l’arrêt de traitement quelle est l’attitude des professionnels de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.173</w:t>
+              <w:t xml:space="preserve">Membre du board Novartis de réflexion et d’échange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305161v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did intra-cellular Pk of imiglucerase teach us?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Untreated patients with type 1 Gaucher disease: who are they? Resultas from the Gaucher Non-Treated study (GANT study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serratrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Stirnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berrahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EWGGD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124741v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées d’Hématologie Biologique du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le challenge des splénomégalies inexpliquées : premières données de l’étude prospective multicentrique SMS (SplenoMegalyStudy)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistance aux thérapies ciblées : Le modèle des hémopathies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.157</w:t>
+              <w:t xml:space="preserve">1ère Automnale du groupe Cancer Clermont Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305091v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux thérapies ciblées : Le modèle des hémopathies chroniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le challenge des splénomégalies inexpliquées : premières données de l’étude prospective multicentrique SMS (SplenoMegalyStudy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bauduer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Automnale du groupe Cancer Clermont Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">39e Congrès de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374391v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant DNA Methylation is association with differential gene expression in immature cells CD34+ CD15- from patients with primary Chronic Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cony-Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual John Goldman Conference on Chronic Myeloid Leukemia : Biology and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8905,134 +8917,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Chronic Myeloid Leukaemia (CML) as a Disease Model to Define and Study Clonal Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in experimental médicine and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1139, pp.171-185, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14366-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9179,51 +9191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Clement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.70054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;thomas Dannus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cacheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14051039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marques da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Drubay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-4189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thomas Dannus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85734-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03280648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11005/jbm.2021.28.2.161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Difrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00144-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03157939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mareynat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28816" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rigal-Huguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Paule Guerci-Bresler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maloisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01117-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G Berger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280811" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serratrice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Stirnemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berrahal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Genthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Colin-Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reihani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25744" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bottardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourgoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Fotouhi-Ardakani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Douge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tebani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mauhin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Abily-Donval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesueur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051325" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02885317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lautredoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Cador" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Bengherbia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02885357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinegre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trayaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Tardieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fourneyron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Talon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Froissart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0708-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dulucq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cony-Makhoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3373" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cony&#8208;makhoul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gardembas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Bahashwan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Molu&#231;on-Chabrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ravinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dorge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Habermacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121579" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Raskovalova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Park" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.202275" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biegstraaten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cox" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belmatoug" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Berger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Collin-Histed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2016.10.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01860448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ame" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31411" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Bensalah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penaranda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brul&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maupetit-M&#233;houas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12191" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coiteux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859932v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Saussele" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Gruber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hjorth-Hansen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30192-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655857v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Deegan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Yang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavlova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-017-0483-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01653579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Stirnemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18020441" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boiret-Dupr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24830" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01653712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detollenaere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Benghergbia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brassier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amsallem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgmr.2017.07.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangbewende Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12254" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-194F26SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Heraoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-77" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahchid Bamdad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Libert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22118" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacomet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2010.03013.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11HP8MH4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilette Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lecourt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rapatel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08214.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dosgilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demeocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gilles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2009.10.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVSCBFT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03226190v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Turhan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gabriel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coiteux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462869v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Guerci-Bresler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Etienne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462786v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bombardier William" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esteban" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tribalat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304953v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saugues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Johnson-Ansah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyotat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod K. Mistry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304921v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303946v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gaches" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Cador-Rousseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coutinho" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304961v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bargoin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carpentier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaunion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaudriller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tadjine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303941v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Verstuyft" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Stirnemann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nguyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Yousfi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagadec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutinho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebecque" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munje" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945930v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125982v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125901v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305091v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanhes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ziza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauduer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374391v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305165v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14366-4_10" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Stirnemann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Yousfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zebiche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.70054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Besombes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;thomas Dannus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cacheux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14051039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marques da Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abbas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Drubay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-4189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thomas Dannus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85734-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Difrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00144-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03280648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11005/jbm.2021.28.2.161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03157939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mareynat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28816" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143587" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rigal-Huguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Paule Guerci-Bresler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maloisel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01117-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serratrice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berrahal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280811" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Genthon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Colin-Gil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bottardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Fotouhi-Ardakani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Douge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.07.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reihani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25744" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tebani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mauhin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Abily-Donval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051325" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02885317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lautredoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Cador" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Bengherbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041247" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02885357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinegre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trayaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Tardieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fourneyron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Talon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02052295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Froissart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-018-0708-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dulucq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cony-Makhoul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cony&#8208;makhoul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gardembas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Bahashwan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Molu&#231;on-Chabrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ravinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25332" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dorge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Habermacher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121579" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Raskovalova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Park" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.202275" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biegstraaten" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cox" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belmatoug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Berger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Collin-Histed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2016.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01860448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ame" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31411" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672888v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Bensalah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penaranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDL9J7VD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789872v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brul&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maupetit-M&#233;houas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12191" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coiteux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pommier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15042" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Saussele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Gruber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hjorth-Hansen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30192-X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Deegan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Yang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavlova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-017-0483-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01653579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Stirnemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18020441" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boiret-Dupr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24830" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01653712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detollenaere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Benghergbia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brassier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amsallem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgmr.2017.07.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangbewende Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12254" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-194F26SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Heraoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-77" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahchid Bamdad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Libert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22118" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacomet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2010.03013.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11HP8MH4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilette Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lecourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rapatel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08214.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dosgilbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demeocq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gilles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2009.10.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSVSCBFT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03226190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Turhan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gabriel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coiteux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Guerci-Bresler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Etienne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bombardier William" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esteban" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tribalat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304921v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saugues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Johnson-Ansah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyotat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod K. Mistry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gaches" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Cador-Rousseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coutinho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bargoin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaunion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaudriller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tadjine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304002v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303941v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Verstuyft" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Stirnemann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304006v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601625v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagadec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutinho" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebecque" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munje" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945930v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costello" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305161v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124741v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374391v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanhes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ziza" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauduer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305165v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301455v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14366-4_10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>