--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bernacki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professor</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Production </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgy, µStructure, Rheology (MSR) Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in CEMEF MINES Paris and member of the CEMEF executive committe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Industrial Chair RealIMotion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the DIGIMU consortium </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014 --)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Executive Committee of CEMEF MINES Paris (01/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the &amp;quot;Computational Mathematics, HPC & Data&amp;quot; doctoral program - EDSFA doctoral school (10/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Polytech Sophia council (06/2024  -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair OPALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair TOPAZE </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2020-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="-apple-system" w:hAnsi="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/><w:color w:val="265180"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Areas of expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials, Computational Metallurgy, Physical Metallurgy, HPC in Materials Science, Digital Materials, FEM, Microstructural evolutions, Full-Field methods, ML methods</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Heat Treatment Conditions on the Evolution of the Precipitate Population in VDM Alloy 780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pascual Goce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Hafez Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-026-08121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of continuous dynamic recrystallization (CDRX): Application to 2139 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Abaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bayona Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 306, pp.121922. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESAFORM benchmark 2023: interlaboratory comparison benchmark for the characterization of microstructural grain growth and dynamic recrystallization kinetics of a single-phase Ni-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-025-01893-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statically recrystallized grain size as a function of prior stored energy level in the A-286 Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Fonseca Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.102361. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate and robust level-set formulation for multiple junction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianchi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 269, pp.116904. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate simulation of the Smith–Zener pinning mechanism during grain growth using a front-tracking numerical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.113958. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.113958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity grain growth modeling: Leveraging deep learning for fast computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pungponhavoan Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.121486. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity level-set modeling of diffusive solid-state phase transformations for polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.113142. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocks with Extremely Low Thermal Inertia at the OSIRIS-REx Sample Site on Asteroid Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.92. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad2dff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle pinning during grain growth -- A new analytical model for predicting the mean limiting grain size but also grain size heterogeneity in a 2D polycrystalline context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.120174. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of curtaining effect reduction methods in Inconel 718 using a plasma focused ion beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desbief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic equations and level-set approach for simulating solid-state microstructure evolutions at the mesoscopic scale: State of the art, limitations, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 142, pp.101224. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2023.101224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CDRX and MDRX during hot forming of zircaloy-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.085008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acfe27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Influence of Initial Microstructure on Recrystallization of Zircaloy‐4 during Hot Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTM special technical publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.47-73. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP164520220010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Grain-Growth Mean-Field Models Regarding Predicted Grain Size Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.6761. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16206761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set formulation to simulate diffusive solid/solid phase transformation in polycrystalline metallic materials - Application to austenite decomposition in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitish Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.111840. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: 2. Effects of Porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Sakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Modeling of Grain Growth in 316L Stainless Steel under Different Assumptions Regarding Grain Boundary Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2434. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Scale Modeling of Zirconium Alloys Recrystallization and Application to Thermo-Mechanical Processes Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Arsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.443-451. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-54m016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified intragranular description of dislocation density heterogeneities to improve dynamically recrystallized grain size predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.101585. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Continuous Dynamic Recrystallization Using a Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8547. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15238547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Coarse Recrystallized Grains in 6016 Aluminum Alloy During Holding After Hot Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Ouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (7), pp.2402-2425. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06672-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korngrößenvorhersage beim Freiformschmieden von Inconel 718 mit DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Quadfasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen A. Nietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">massivUMFORMUNG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of an efficient 2D-Lagrangian model for massive multi-domain simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/ac0ae7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.110977. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3883. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1921. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D Front-Tracking Lagrangian Model for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4219. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14154219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical test case for anisotropic grain growth problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.28-52. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new front-tracking Lagrangian model for the modeling of dynamic and post-dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035004. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abd837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling tensors using tensorial Kelvin bases: application to olivine polycrystal deformation modeling using elastically anistropic CPFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (3), pp.955-967. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-021-01976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint on the Formation and Evolution of Annealing Twins During Thermomechanical Processing of FCC Metals and Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (6), pp.2665-2684. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element strategy to simulate microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.109335. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.109335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: Radiative Thermal Conductivity of Polydisperse Particulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel highly efficient Lagrangian model for massively multidomain simulation applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.113107. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and deterministic full field approaches to simulate recrystallization in ODS steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109646. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (101955) Bennu’s weak boulders and thermally anomalous equator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIADV.ABC3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.505-518. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Polychronopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for widespread hydrated minerals on asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0722-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-65. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational environment and rotational acceleration of asteroid (101955) Bennu from OSIRIS-REx observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maleszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drouet D’aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09213-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7750), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rubble-pile asteroid (101955) Bennu from OSIRIS-REx imaging and thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of geometrically necessary dislocation density from filtered EBSD data by a local linear adaptation of smoothing splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719004035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel monolithic Lagrangian approach for modelling crack propagation using anisotropic mesh adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Rafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void growth and coalescence in a three-dimensional non-periodic void cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139–140, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.110-132. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.578-590. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coupling between Recrystallization and Precipitation Following Hot Deformation in a γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (9), pp.4199-4213. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4707-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the grain size evolution during thermal treatments at the mesoscopic scale: a numerical framework and industrial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Control, modeling and characterization of heat treatment and surface engineering, 106 (105), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.149 - 161. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino-Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of dislocations and dislocation boundaries from EBSD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.555-576. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mechanical deformation of semi-solid material using level-set based finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guochao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), 065020 (15pp). </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa788e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D level set modeling of static recrystallization considering stored energy fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulais-Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (24), pp.10970-10981. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Annealing Twin Density during δ-Supersolvus Grain Growth in the Nickel-Based Superalloy Inconel™ 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met6010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCH Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing layer algorithm of dense ellipse packing for generating statistically equivalent polygonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii N. Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (43), pp.First online. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Computation on a Representative Volume Element (RVE) of Unidirectional Disordered Fiber Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jcm.1511-m2014-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la mise en forme des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 977-978, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometry-dependent model for void closure in hot metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature thin foil SLIM-cut using an epoxy paste: experimental versus theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.046203. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/4/046203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (15), pp.5191-5203. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (9), pp.4405-4421. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (23-24), pp.7291-7302. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.265-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of annealing twin nucleation at triple lines in nickel during grain growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. Hefferan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiu Fai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void closure criteria for hot metal forming: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.239-250. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a level set methodology to simulate grain growth in the presence of real secondary phase particles and stored energy - Application to a nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing twin development during recrystallization and grain growth in pure nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature kerfless silicon thin foils obtained via a stress inducing epoxy layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (11-12), pp.1644-1647. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201400105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of simplified 2D grain growth models from numerical experiments based on a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Cruz-Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.305-312. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Dropping and Rolling (ODR) method for packing of poly-disperse spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8), pp.5715-5722. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and fracture properties in single-crystal silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Masolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.979-988. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6713-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic foam compression in a finite element (FE) context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.30-58. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.751782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stress intensity factors and T-stress to control crack propagation for kerf-less spalling of single crystal silicon foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field and Finite Element Modeling of Static and Dynamic Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup Bag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 715-716, pp.737-737. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.715-716.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise generation of complex statistical Representative Volume Elements (RVEs) in a finite element context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.224-238. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical method for generation of three-dimensional particles and its application in microstructure-based simulation of fatigue behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (10), pp.2836-2847. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the finite element modelling of recrystallization and grain growth in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (6), pp.525-528. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach for high cycle anisotropic fatigue resistance: Application to forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 527 (18-19), pp.Pages 4654-4663. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element model of semi-solid permeability in an equiaxed granular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.Pages 158-170. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of primary recrystallization in polycrystalline aggregates using a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (6), 22 p. - Article Number: 064006. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking plastic deformation to recrystallization in metals, using digital microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (30-32), pp.3691-3712. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802502575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh refinement and automatic remeshing in crystal plasticity finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.Article number 075012. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the numerical modelling of primary recrystallization in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.Pages 1129-1132. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit microscopic fatigue analysis of forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of numerical tools for the multiscale modelling of recrystallization in metals, based on a digital material framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.142-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissipation-free time domain Discontinuous Galerkin method applied to three dimensional linearized Euler equations around a steady-state non uniform inviscid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.445-467. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X0600313X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel discontinuous Galerkin unstructured mesh solvers for the calculation of three-dimensional wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loula Fatima Fezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain parallel simulation of heterogeneous wave propagation on unstructured grids using explicit, non-diffusive, discontinuous Galerkin methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.57-82. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X06002937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of grain growth in Zr-Nb alloys: Niobium concentration influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-722, 2024, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Microstructure Modeling During Forging a Polycrystalline γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.741-750, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field continuous dynamic recrystallization simulations considering precipitates evolutions with DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2339-2346, 2024, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Strain Rate on Dynamic Recrystallization of a Typical γ-γ′ Nickel-Based Superalloy with Initial Bimodal Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Soares Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 5th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.719-726, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating during hot deformation in the post-dynamic recrystallization and grain growth of an Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Potenciano Carpintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1171-1181, 2024, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Industrial Use of Digital Microstructures in the Context of Hot Metal Forming Processes: A Reality in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Zirconium Alloys Recrystallization by Full-Field and Mean-Field Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Improvement of a Lagrangian Method to Simulate Microstructure Evolution at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Field Grain Size Prediction Considering Precipitates Evolution and Continuous Dynamic Recrystallization with DIGIMU® Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Method for the Modeling of Microstructure Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 6, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex and Front-Tracking Methods for the Modeling of Microstructure Evolution at the Solid State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 4, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Recrystallization in a Level Set Finite Element Framework for Application to Industrial Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrystallization: Types, Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-53616-737-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Springer, pp.147-161, 2018, Lecture Notes in Applied and Computational Mechanics book series (LNACM), </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prediction and avoidance of cracking in long products hot rolling (PACROLP Phase 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rodriguez-Ibabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lardizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C.J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacrolp-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26321, Publications Office, 2013, 978-92-79-34585-2. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/50283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution in metal forming processes: Modelling and applications, chapter Techniques for modelling microstructure in metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution in Metal Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, pp.17-34, 2012, 9780857090744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bernacki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professor</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Production </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgy, µStructure, Rheology (MSR) Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in CEMEF MINES Paris and member of the CEMEF executive committe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Industrial Chair RealIMotion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the DIGIMU consortium </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014 --)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Executive Committee of CEMEF MINES Paris (01/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the &amp;quot;Computational Mathematics, HPC & Data&amp;quot; doctoral program - EDSFA doctoral school (10/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Polytech Sophia council (06/2024  -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair OPALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair TOPAZE </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2020-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="-apple-system" w:hAnsi="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/><w:color w:val="265180"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Areas of expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials, Computational Metallurgy, Physical Metallurgy, HPC in Materials Science, Digital Materials, FEM, Microstructural evolutions, Full-Field methods, ML methods</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of continuous dynamic recrystallization (CDRX): Application to 2139 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Abaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bayona Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 306, pp.121922. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Heat Treatment Conditions on the Evolution of the Precipitate Population in VDM Alloy 780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pascual Goce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Hafez Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-026-08121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESAFORM benchmark 2023: interlaboratory comparison benchmark for the characterization of microstructural grain growth and dynamic recrystallization kinetics of a single-phase Ni-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-025-01893-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statically recrystallized grain size as a function of prior stored energy level in the A-286 Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Fonseca Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.102361. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate and robust level-set formulation for multiple junction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianchi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 269, pp.116904. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate simulation of the Smith–Zener pinning mechanism during grain growth using a front-tracking numerical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.113958. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.113958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity grain growth modeling: Leveraging deep learning for fast computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pungponhavoan Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.121486. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocks with Extremely Low Thermal Inertia at the OSIRIS-REx Sample Site on Asteroid Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.92. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad2dff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle pinning during grain growth -- A new analytical model for predicting the mean limiting grain size but also grain size heterogeneity in a 2D polycrystalline context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.120174. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of curtaining effect reduction methods in Inconel 718 using a plasma focused ion beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desbief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity level-set modeling of diffusive solid-state phase transformations for polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.113142. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic equations and level-set approach for simulating solid-state microstructure evolutions at the mesoscopic scale: State of the art, limitations, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 142, pp.101224. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2023.101224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Influence of Initial Microstructure on Recrystallization of Zircaloy‐4 during Hot Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTM special technical publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.47-73. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP164520220010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CDRX and MDRX during hot forming of zircaloy-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.085008. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acfe27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Grain-Growth Mean-Field Models Regarding Predicted Grain Size Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.6761. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16206761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set formulation to simulate diffusive solid/solid phase transformation in polycrystalline metallic materials - Application to austenite decomposition in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitish Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.111840. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Modeling of Grain Growth in 316L Stainless Steel under Different Assumptions Regarding Grain Boundary Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2434. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: 2. Effects of Porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Sakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Scale Modeling of Zirconium Alloys Recrystallization and Application to Thermo-Mechanical Processes Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Arsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.443-451. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-54m016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified intragranular description of dislocation density heterogeneities to improve dynamically recrystallized grain size predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.101585. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Continuous Dynamic Recrystallization Using a Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8547. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15238547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Coarse Recrystallized Grains in 6016 Aluminum Alloy During Holding After Hot Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Ouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (7), pp.2402-2425. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06672-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.110977. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3883. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korngrößenvorhersage beim Freiformschmieden von Inconel 718 mit DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Quadfasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen A. Nietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">massivUMFORMUNG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1921. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of an efficient 2D-Lagrangian model for massive multi-domain simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/ac0ae7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D Front-Tracking Lagrangian Model for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4219. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14154219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical test case for anisotropic grain growth problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.28-52. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new front-tracking Lagrangian model for the modeling of dynamic and post-dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035004. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abd837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling tensors using tensorial Kelvin bases: application to olivine polycrystal deformation modeling using elastically anistropic CPFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (3), pp.955-967. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-021-01976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint on the Formation and Evolution of Annealing Twins During Thermomechanical Processing of FCC Metals and Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (6), pp.2665-2684. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel highly efficient Lagrangian model for massively multidomain simulation applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.113107. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element strategy to simulate microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.109335. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.109335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: Radiative Thermal Conductivity of Polydisperse Particulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and deterministic full field approaches to simulate recrystallization in ODS steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109646. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (101955) Bennu’s weak boulders and thermally anomalous equator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIADV.ABC3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.505-518. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-65. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational environment and rotational acceleration of asteroid (101955) Bennu from OSIRIS-REx observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maleszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drouet D’aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09213-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Polychronopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for widespread hydrated minerals on asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0722-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rubble-pile asteroid (101955) Bennu from OSIRIS-REx imaging and thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7750), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of geometrically necessary dislocation density from filtered EBSD data by a local linear adaptation of smoothing splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719004035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.110-132. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void growth and coalescence in a three-dimensional non-periodic void cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139–140, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel monolithic Lagrangian approach for modelling crack propagation using anisotropic mesh adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Rafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.578-590. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coupling between Recrystallization and Precipitation Following Hot Deformation in a γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (9), pp.4199-4213. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4707-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino-Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the grain size evolution during thermal treatments at the mesoscopic scale: a numerical framework and industrial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Control, modeling and characterization of heat treatment and surface engineering, 106 (105), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.149 - 161. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of dislocations and dislocation boundaries from EBSD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.555-576. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mechanical deformation of semi-solid material using level-set based finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guochao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), 065020 (15pp). </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa788e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D level set modeling of static recrystallization considering stored energy fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulais-Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Annealing Twin Density during δ-Supersolvus Grain Growth in the Nickel-Based Superalloy Inconel™ 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met6010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (24), pp.10970-10981. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCH Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing layer algorithm of dense ellipse packing for generating statistically equivalent polygonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii N. Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (43), pp.First online. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Computation on a Representative Volume Element (RVE) of Unidirectional Disordered Fiber Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jcm.1511-m2014-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometry-dependent model for void closure in hot metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la mise en forme des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 977-978, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature thin foil SLIM-cut using an epoxy paste: experimental versus theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.046203. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/4/046203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (15), pp.5191-5203. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (9), pp.4405-4421. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (23-24), pp.7291-7302. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of annealing twin nucleation at triple lines in nickel during grain growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. Hefferan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiu Fai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.265-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void closure criteria for hot metal forming: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.239-250. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a level set methodology to simulate grain growth in the presence of real secondary phase particles and stored energy - Application to a nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing twin development during recrystallization and grain growth in pure nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature kerfless silicon thin foils obtained via a stress inducing epoxy layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (11-12), pp.1644-1647. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201400105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of simplified 2D grain growth models from numerical experiments based on a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Cruz-Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.305-312. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and fracture properties in single-crystal silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Masolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.979-988. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6713-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Dropping and Rolling (ODR) method for packing of poly-disperse spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8), pp.5715-5722. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic foam compression in a finite element (FE) context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.30-58. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.751782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stress intensity factors and T-stress to control crack propagation for kerf-less spalling of single crystal silicon foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field and Finite Element Modeling of Static and Dynamic Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup Bag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 715-716, pp.737-737. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.715-716.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise generation of complex statistical Representative Volume Elements (RVEs) in a finite element context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.224-238. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical method for generation of three-dimensional particles and its application in microstructure-based simulation of fatigue behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (10), pp.2836-2847. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the finite element modelling of recrystallization and grain growth in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (6), pp.525-528. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach for high cycle anisotropic fatigue resistance: Application to forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 527 (18-19), pp.Pages 4654-4663. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element model of semi-solid permeability in an equiaxed granular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.Pages 158-170. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of primary recrystallization in polycrystalline aggregates using a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (6), 22 p. - Article Number: 064006. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking plastic deformation to recrystallization in metals, using digital microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (30-32), pp.3691-3712. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802502575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh refinement and automatic remeshing in crystal plasticity finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.Article number 075012. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the numerical modelling of primary recrystallization in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.Pages 1129-1132. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit microscopic fatigue analysis of forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of numerical tools for the multiscale modelling of recrystallization in metals, based on a digital material framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.142-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel discontinuous Galerkin unstructured mesh solvers for the calculation of three-dimensional wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loula Fatima Fezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissipation-free time domain Discontinuous Galerkin method applied to three dimensional linearized Euler equations around a steady-state non uniform inviscid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.445-467. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X0600313X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain parallel simulation of heterogeneous wave propagation on unstructured grids using explicit, non-diffusive, discontinuous Galerkin methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.57-82. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X06002937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of grain growth in Zr-Nb alloys: Niobium concentration influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-722, 2024, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Microstructure Modeling During Forging a Polycrystalline γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.741-750, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field continuous dynamic recrystallization simulations considering precipitates evolutions with DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2339-2346, 2024, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Strain Rate on Dynamic Recrystallization of a Typical γ-γ′ Nickel-Based Superalloy with Initial Bimodal Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Soares Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 5th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.719-726, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating during hot deformation in the post-dynamic recrystallization and grain growth of an Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Potenciano Carpintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1171-1181, 2024, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Zirconium Alloys Recrystallization by Full-Field and Mean-Field Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Improvement of a Lagrangian Method to Simulate Microstructure Evolution at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Industrial Use of Digital Microstructures in the Context of Hot Metal Forming Processes: A Reality in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Field Grain Size Prediction Considering Precipitates Evolution and Continuous Dynamic Recrystallization with DIGIMU® Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Method for the Modeling of Microstructure Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 6, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex and Front-Tracking Methods for the Modeling of Microstructure Evolution at the Solid State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 4, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Recrystallization in a Level Set Finite Element Framework for Application to Industrial Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrystallization: Types, Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-53616-737-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Springer, pp.147-161, 2018, Lecture Notes in Applied and Computational Mechanics book series (LNACM), </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prediction and avoidance of cracking in long products hot rolling (PACROLP Phase 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rodriguez-Ibabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lardizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C.J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacrolp-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26321, Publications Office, 2013, 978-92-79-34585-2. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/50283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution in metal forming processes: Modelling and applications, chapter Techniques for modelling microstructure in metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution in Metal Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, pp.17-34, 2012, 9780857090744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/cv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Articles.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Detailed_Students.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Long_Bernacki.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemef.minesparis.psl.eu/en/presentation/team-msr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-opale.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-topaze.cemef.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pascual Goce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08121-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Abaray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayona Carrillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Agirre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01893-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianchi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.113958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrappa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rozitis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Emery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad2dff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2023.101224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acfe27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Chandrappa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sakatani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007191" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Arsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-54m016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Quadfasel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen A. Nietsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Teller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ac0ae7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abd837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109645" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191628v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109646" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.ABC3699" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamilton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0722-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maleszewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drouet D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09213-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Lauretta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1033-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Rafeh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731413v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.01.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313562v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0646-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01311282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1511-m2014-0119" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247724v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184923v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247646v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Serra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/4/046203" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022635v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2014.05.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Serra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400105" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XBNC9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023803v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cruz-Fabiano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.05.060" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780744v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.11.018" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Masolin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6713-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B76ADDADC2BF51222FCA1BB76C6CE7AE3BB388C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.751782" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Parks" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.033" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297930v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Bag" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.737" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00577039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.11.032" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/6/064006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513982v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802502575" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509476v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/7/075012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679087v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607713v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X0600313X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607722v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.06.015" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PJDXN7M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X06002937" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608625v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-79" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784914v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Toan Nguyen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_70" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406128v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-257" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784879v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Orlacchio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_68" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608613v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Potenciano Carpintero" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Danylova" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-130" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_64" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353526v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_58" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353498v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Delplace" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gelly" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353515v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_59" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785175v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785192v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785201v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419315v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/recrystallization-types-techniques-and-applications/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871087v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/cv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Articles.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Detailed_Students.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Long_Bernacki.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemef.minesparis.psl.eu/en/presentation/team-msr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-opale.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-topaze.cemef.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Abaray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayona Carrillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pascual Goce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08121-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Agirre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01893-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianchi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.113958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rozitis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Emery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad2dff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrappa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2023.101224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acfe27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Chandrappa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sakatani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Arsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-54m016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Quadfasel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen A. Nietsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Teller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ac0ae7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abd837" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109645" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109646" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.ABC3699" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maleszewski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drouet D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09213-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamilton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0722-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Lauretta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1033-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.01.024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731909v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Rafeh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313562v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0646-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01311282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1511-m2014-0119" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184923v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247646v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Serra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/4/046203" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022635v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2014.05.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Serra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400105" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XBNC9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023803v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cruz-Fabiano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.05.060" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720597v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Masolin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6713-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B76ADDADC2BF51222FCA1BB76C6CE7AE3BB388C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780744v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.11.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.751782" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Parks" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.033" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297930v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Bag" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.737" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00577039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.11.032" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/6/064006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513982v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802502575" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509476v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/7/075012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679087v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607722v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.06.015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PJDXN7M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607713v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X0600313X" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X06002937" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608625v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-79" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784914v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Toan Nguyen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_70" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406128v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-257" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784879v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Orlacchio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_68" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608613v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Potenciano Carpintero" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Danylova" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-130" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353526v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_58" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Delplace" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gelly" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_60" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353539v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_64" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353515v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_59" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785175v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785192v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785201v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419315v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/recrystallization-types-techniques-and-applications/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871087v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>