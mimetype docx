--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bernacki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professor</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Production </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgy, µStructure, Rheology (MSR) Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in CEMEF MINES Paris and member of the CEMEF executive committe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Industrial Chair RealIMotion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the DIGIMU consortium </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014 --)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Executive Committee of CEMEF MINES Paris (01/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the &amp;quot;Computational Mathematics, HPC & Data&amp;quot; doctoral program - EDSFA doctoral school (10/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Polytech Sophia council (06/2024  -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair OPALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair TOPAZE </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2020-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="-apple-system" w:hAnsi="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/><w:color w:val="265180"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Areas of expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials, Computational Metallurgy, Physical Metallurgy, HPC in Materials Science, Digital Materials, FEM, Microstructural evolutions, Full-Field methods, ML methods</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of continuous dynamic recrystallization (CDRX): Application to 2139 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Abaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bayona Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 306, pp.121922. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Heat Treatment Conditions on the Evolution of the Precipitate Population in VDM Alloy 780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pascual Goce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Hafez Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-026-08121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESAFORM benchmark 2023: interlaboratory comparison benchmark for the characterization of microstructural grain growth and dynamic recrystallization kinetics of a single-phase Ni-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-025-01893-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statically recrystallized grain size as a function of prior stored energy level in the A-286 Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Fonseca Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.102361. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate and robust level-set formulation for multiple junction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianchi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 269, pp.116904. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate simulation of the Smith–Zener pinning mechanism during grain growth using a front-tracking numerical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.113958. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.113958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity grain growth modeling: Leveraging deep learning for fast computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pungponhavoan Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.121486. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocks with Extremely Low Thermal Inertia at the OSIRIS-REx Sample Site on Asteroid Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.92. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad2dff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle pinning during grain growth -- A new analytical model for predicting the mean limiting grain size but also grain size heterogeneity in a 2D polycrystalline context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.120174. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of curtaining effect reduction methods in Inconel 718 using a plasma focused ion beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desbief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity level-set modeling of diffusive solid-state phase transformations for polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.113142. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic equations and level-set approach for simulating solid-state microstructure evolutions at the mesoscopic scale: State of the art, limitations, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 142, pp.101224. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2023.101224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Influence of Initial Microstructure on Recrystallization of Zircaloy‐4 during Hot Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTM special technical publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.47-73. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP164520220010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CDRX and MDRX during hot forming of zircaloy-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.085008. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acfe27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Grain-Growth Mean-Field Models Regarding Predicted Grain Size Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.6761. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16206761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set formulation to simulate diffusive solid/solid phase transformation in polycrystalline metallic materials - Application to austenite decomposition in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitish Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.111840. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Modeling of Grain Growth in 316L Stainless Steel under Different Assumptions Regarding Grain Boundary Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2434. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: 2. Effects of Porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Sakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Scale Modeling of Zirconium Alloys Recrystallization and Application to Thermo-Mechanical Processes Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Arsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.443-451. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-54m016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified intragranular description of dislocation density heterogeneities to improve dynamically recrystallized grain size predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.101585. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Continuous Dynamic Recrystallization Using a Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8547. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15238547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Coarse Recrystallized Grains in 6016 Aluminum Alloy During Holding After Hot Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Ouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (7), pp.2402-2425. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06672-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.110977. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3883. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korngrößenvorhersage beim Freiformschmieden von Inconel 718 mit DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Quadfasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen A. Nietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">massivUMFORMUNG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1921. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of an efficient 2D-Lagrangian model for massive multi-domain simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/ac0ae7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D Front-Tracking Lagrangian Model for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4219. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14154219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical test case for anisotropic grain growth problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.28-52. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new front-tracking Lagrangian model for the modeling of dynamic and post-dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035004. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abd837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling tensors using tensorial Kelvin bases: application to olivine polycrystal deformation modeling using elastically anistropic CPFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (3), pp.955-967. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-021-01976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint on the Formation and Evolution of Annealing Twins During Thermomechanical Processing of FCC Metals and Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (6), pp.2665-2684. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel highly efficient Lagrangian model for massively multidomain simulation applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.113107. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element strategy to simulate microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.109335. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.109335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: Radiative Thermal Conductivity of Polydisperse Particulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and deterministic full field approaches to simulate recrystallization in ODS steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109646. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (101955) Bennu’s weak boulders and thermally anomalous equator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIADV.ABC3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.505-518. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-65. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational environment and rotational acceleration of asteroid (101955) Bennu from OSIRIS-REx observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maleszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drouet D’aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09213-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Polychronopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for widespread hydrated minerals on asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0722-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rubble-pile asteroid (101955) Bennu from OSIRIS-REx imaging and thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7750), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of geometrically necessary dislocation density from filtered EBSD data by a local linear adaptation of smoothing splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719004035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.110-132. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void growth and coalescence in a three-dimensional non-periodic void cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139–140, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel monolithic Lagrangian approach for modelling crack propagation using anisotropic mesh adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Rafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.578-590. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coupling between Recrystallization and Precipitation Following Hot Deformation in a γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (9), pp.4199-4213. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4707-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino-Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the grain size evolution during thermal treatments at the mesoscopic scale: a numerical framework and industrial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Control, modeling and characterization of heat treatment and surface engineering, 106 (105), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.149 - 161. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of dislocations and dislocation boundaries from EBSD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.555-576. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mechanical deformation of semi-solid material using level-set based finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guochao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), 065020 (15pp). </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa788e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D level set modeling of static recrystallization considering stored energy fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulais-Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Annealing Twin Density during δ-Supersolvus Grain Growth in the Nickel-Based Superalloy Inconel™ 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met6010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (24), pp.10970-10981. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCH Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing layer algorithm of dense ellipse packing for generating statistically equivalent polygonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii N. Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (43), pp.First online. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Computation on a Representative Volume Element (RVE) of Unidirectional Disordered Fiber Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jcm.1511-m2014-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometry-dependent model for void closure in hot metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la mise en forme des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 977-978, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature thin foil SLIM-cut using an epoxy paste: experimental versus theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.046203. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/4/046203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (15), pp.5191-5203. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (9), pp.4405-4421. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (23-24), pp.7291-7302. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of annealing twin nucleation at triple lines in nickel during grain growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. Hefferan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiu Fai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.265-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void closure criteria for hot metal forming: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.239-250. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a level set methodology to simulate grain growth in the presence of real secondary phase particles and stored energy - Application to a nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing twin development during recrystallization and grain growth in pure nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature kerfless silicon thin foils obtained via a stress inducing epoxy layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (11-12), pp.1644-1647. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201400105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of simplified 2D grain growth models from numerical experiments based on a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Cruz-Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.305-312. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and fracture properties in single-crystal silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Masolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.979-988. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6713-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Dropping and Rolling (ODR) method for packing of poly-disperse spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8), pp.5715-5722. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic foam compression in a finite element (FE) context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.30-58. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.751782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stress intensity factors and T-stress to control crack propagation for kerf-less spalling of single crystal silicon foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field and Finite Element Modeling of Static and Dynamic Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup Bag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 715-716, pp.737-737. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.715-716.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise generation of complex statistical Representative Volume Elements (RVEs) in a finite element context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.224-238. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical method for generation of three-dimensional particles and its application in microstructure-based simulation of fatigue behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (10), pp.2836-2847. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the finite element modelling of recrystallization and grain growth in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (6), pp.525-528. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach for high cycle anisotropic fatigue resistance: Application to forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 527 (18-19), pp.Pages 4654-4663. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element model of semi-solid permeability in an equiaxed granular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.Pages 158-170. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of primary recrystallization in polycrystalline aggregates using a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (6), 22 p. - Article Number: 064006. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking plastic deformation to recrystallization in metals, using digital microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (30-32), pp.3691-3712. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802502575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh refinement and automatic remeshing in crystal plasticity finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.Article number 075012. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the numerical modelling of primary recrystallization in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.Pages 1129-1132. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit microscopic fatigue analysis of forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of numerical tools for the multiscale modelling of recrystallization in metals, based on a digital material framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.142-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel discontinuous Galerkin unstructured mesh solvers for the calculation of three-dimensional wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loula Fatima Fezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissipation-free time domain Discontinuous Galerkin method applied to three dimensional linearized Euler equations around a steady-state non uniform inviscid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.445-467. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X0600313X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain parallel simulation of heterogeneous wave propagation on unstructured grids using explicit, non-diffusive, discontinuous Galerkin methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.57-82. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X06002937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of grain growth in Zr-Nb alloys: Niobium concentration influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-722, 2024, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Microstructure Modeling During Forging a Polycrystalline γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.741-750, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field continuous dynamic recrystallization simulations considering precipitates evolutions with DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2339-2346, 2024, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Strain Rate on Dynamic Recrystallization of a Typical γ-γ′ Nickel-Based Superalloy with Initial Bimodal Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Soares Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 5th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.719-726, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating during hot deformation in the post-dynamic recrystallization and grain growth of an Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Potenciano Carpintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1171-1181, 2024, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Zirconium Alloys Recrystallization by Full-Field and Mean-Field Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Improvement of a Lagrangian Method to Simulate Microstructure Evolution at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Industrial Use of Digital Microstructures in the Context of Hot Metal Forming Processes: A Reality in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Field Grain Size Prediction Considering Precipitates Evolution and Continuous Dynamic Recrystallization with DIGIMU® Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Method for the Modeling of Microstructure Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 6, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex and Front-Tracking Methods for the Modeling of Microstructure Evolution at the Solid State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 4, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Recrystallization in a Level Set Finite Element Framework for Application to Industrial Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrystallization: Types, Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-53616-737-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Springer, pp.147-161, 2018, Lecture Notes in Applied and Computational Mechanics book series (LNACM), </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prediction and avoidance of cracking in long products hot rolling (PACROLP Phase 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rodriguez-Ibabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lardizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C.J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacrolp-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26321, Publications Office, 2013, 978-92-79-34585-2. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/50283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution in metal forming processes: Modelling and applications, chapter Techniques for modelling microstructure in metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution in Metal Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, pp.17-34, 2012, 9780857090744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bernacki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professor</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Production </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgy, µStructure, Rheology (MSR) Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in CEMEF MINES Paris and member of the CEMEF executive committe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Industrial Chair RealIMotion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the DIGIMU consortium </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014 --)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Executive Committee of CEMEF MINES Paris (01/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the &amp;quot;Computational Mathematics, HPC & Data&amp;quot; doctoral program - EDSFA doctoral school (10/2024 -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Polytech Sophia council (06/2024  -- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair OPALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-SAFRAN industrial chair TOPAZE </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2020-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="-apple-system" w:hAnsi="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/><w:color w:val="265180"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Areas of expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials, Computational Metallurgy, Physical Metallurgy, HPC in Materials Science, Digital Materials, FEM, Microstructural evolutions, Full-Field methods, ML methods</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of continuous dynamic recrystallization (CDRX): Application to 2139 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Abaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bayona Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 306, pp.121922. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Heat Treatment Conditions on the Evolution of the Precipitate Population in VDM Alloy 780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pascual Goce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Hafez Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-026-08121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity grain growth modeling: Leveraging deep learning for fast computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pungponhavoan Tep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.121486. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESAFORM benchmark 2023: interlaboratory comparison benchmark for the characterization of microstructural grain growth and dynamic recrystallization kinetics of a single-phase Ni-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-025-01893-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statically recrystallized grain size as a function of prior stored energy level in the A-286 Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Fonseca Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.102361. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate simulation of the Smith–Zener pinning mechanism during grain growth using a front-tracking numerical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.113958. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.113958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate and robust level-set formulation for multiple junction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianchi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 269, pp.116904. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic equations and level-set approach for simulating solid-state microstructure evolutions at the mesoscopic scale: State of the art, limitations, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 142, pp.101224. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2023.101224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle pinning during grain growth -- A new analytical model for predicting the mean limiting grain size but also grain size heterogeneity in a 2D polycrystalline context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.120174. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of curtaining effect reduction methods in Inconel 718 using a plasma focused ion beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desbief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.13320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocks with Extremely Low Thermal Inertia at the OSIRIS-REx Sample Site on Asteroid Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.92. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad2dff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity level-set modeling of diffusive solid-state phase transformations for polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.113142. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CDRX and MDRX during hot forming of zircaloy-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.085008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acfe27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Influence of Initial Microstructure on Recrystallization of Zircaloy‐4 during Hot Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTM special technical publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.47-73. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP164520220010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Grain-Growth Mean-Field Models Regarding Predicted Grain Size Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.6761. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16206761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set formulation to simulate diffusive solid/solid phase transformation in polycrystalline metallic materials - Application to austenite decomposition in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitish Chandrappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.111840. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Modeling of Grain Growth in 316L Stainless Steel under Different Assumptions Regarding Grain Boundary Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2434. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: 2. Effects of Porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Sakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Scale Modeling of Zirconium Alloys Recrystallization and Application to Thermo-Mechanical Processes Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Arsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.443-451. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-54m016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified intragranular description of dislocation density heterogeneities to improve dynamically recrystallized grain size predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.101585. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Continuous Dynamic Recrystallization Using a Level-Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8547. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15238547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Coarse Recrystallized Grains in 6016 Aluminum Alloy During Holding After Hot Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Ouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (7), pp.2402-2425. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06672-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling tensors using tensorial Kelvin bases: application to olivine polycrystal deformation modeling using elastically anistropic CPFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (3), pp.955-967. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-021-01976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korngrößenvorhersage beim Freiformschmieden von Inconel 718 mit DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Quadfasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen A. Nietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">massivUMFORMUNG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1921. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.110977. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3883. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of an efficient 2D-Lagrangian model for massive multi-domain simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/ac0ae7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D Front-Tracking Lagrangian Model for the Modeling of Anisotropic Grain Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4219. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14154219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical test case for anisotropic grain growth problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.28-52. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new front-tracking Lagrangian model for the modeling of dynamic and post-dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.035004. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/abd837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.505-518. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint on the Formation and Evolution of Annealing Twins During Thermomechanical Processing of FCC Metals and Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (6), pp.2665-2684. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel highly efficient Lagrangian model for massively multidomain simulation applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.113107. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical framework for the full field modeling of dynamic recrystallization in a CPFEM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109645. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element strategy to simulate microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.109335. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.109335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full‐Field Modeling of Heat Transfer in Asteroid Regolith: Radiative Thermal Conductivity of Polydisperse Particulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and deterministic full field approaches to simulate recrystallization in ODS steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.109646. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (101955) Bennu’s weak boulders and thermally anomalous equator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIADV.ABC3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational environment and rotational acceleration of asteroid (101955) Bennu from OSIRIS-REx observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maleszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drouet D’aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09213-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-65. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for widespread hydrated minerals on asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0722-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Polychronopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7750), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rubble-pile asteroid (101955) Bennu from OSIRIS-REx imaging and thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of geometrically necessary dislocation density from filtered EBSD data by a local linear adaptation of smoothing splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (3), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719004035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the grain size evolution during thermal treatments at the mesoscopic scale: a numerical framework and industrial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Control, modeling and characterization of heat treatment and surface engineering, 106 (105), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toulorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.149 - 161. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Furstoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino-Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.110-132. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void growth and coalescence in a three-dimensional non-periodic void cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139–140, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel monolithic Lagrangian approach for modelling crack propagation using anisotropic mesh adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Rafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.578-590. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coupling between Recrystallization and Precipitation Following Hot Deformation in a γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Seret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (9), pp.4199-4213. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-018-4707-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lode angle on modelling of void closure in hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of dislocations and dislocation boundaries from EBSD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Tuan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.555-576. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of mechanical deformation of semi-solid material using level-set based finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guochao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), 065020 (15pp). </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa788e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D level set modeling of static recrystallization considering stored energy fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulais-Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Annealing Twin Density during δ-Supersolvus Grain Growth in the Nickel-Based Superalloy Inconel™ 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met6010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (24), pp.10970-10981. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability Computation on a Representative Volume Element (RVE) of Unidirectional Disordered Fiber Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Feghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jcm.1511-m2014-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATCH Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing layer algorithm of dense ellipse packing for generating statistically equivalent polygonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii N. Ilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (43), pp.First online. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.265-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void closure criteria for hot metal forming: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.239-250. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of annealing twin nucleation at triple lines in nickel during grain growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. Hefferan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiu Fai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometry-dependent model for void closure in hot metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la mise en forme des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 977-978, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (9), pp.4405-4421. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature thin foil SLIM-cut using an epoxy paste: experimental versus theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.046203. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/2/4/046203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (15), pp.5191-5203. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (23-24), pp.7291-7302. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amico Settefrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a level set methodology to simulate grain growth in the presence of real secondary phase particles and stored energy - Application to a nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Agnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Laigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing twin development during recrystallization and grain growth in pure nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony D. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 597, pp.295-303. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature kerfless silicon thin foils obtained via a stress inducing epoxy layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (11-12), pp.1644-1647. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201400105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of simplified 2D grain growth models from numerical experiments based on a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Cruz-Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.305-312. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of stress intensity factors and T-stress to control crack propagation for kerf-less spalling of single crystal silicon foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and fracture properties in single-crystal silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Masolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.979-988. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6713-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Dropping and Rolling (ODR) method for packing of poly-disperse spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (8), pp.5715-5722. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic foam compression in a finite element (FE) context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.30-58. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.751782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise generation of complex statistical Representative Volume Elements (RVEs) in a finite element context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.224-238. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field and Finite Element Modeling of Static and Dynamic Recrystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup Bag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 715-716, pp.737-737. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.715-716.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical method for generation of three-dimensional particles and its application in microstructure-based simulation of fatigue behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (10), pp.2836-2847. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the finite element modelling of recrystallization and grain growth in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (6), pp.525-528. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element model of semi-solid permeability in an equiaxed granular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.Pages 158-170. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach for high cycle anisotropic fatigue resistance: Application to forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 527 (18-19), pp.Pages 4654-4663. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of primary recrystallization in polycrystalline aggregates using a level set framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (6), 22 p. - Article Number: 064006. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking plastic deformation to recrystallization in metals, using digital microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (30-32), pp.3691-3712. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802502575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh refinement and automatic remeshing in crystal plasticity finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.Article number 075012. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/17/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set framework for the numerical modelling of primary recrystallization in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.Pages 1129-1132. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit microscopic fatigue analysis of forged components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of numerical tools for the multiscale modelling of recrystallization in metals, based on a digital material framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héba Resk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.142-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissipation-free time domain Discontinuous Galerkin method applied to three dimensional linearized Euler equations around a steady-state non uniform inviscid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.445-467. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X0600313X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel discontinuous Galerkin unstructured mesh solvers for the calculation of three-dimensional wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loula Fatima Fezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.744-763. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain parallel simulation of heterogeneous wave propagation on unstructured grids using explicit, non-diffusive, discontinuous Galerkin methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Piperno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.57-82. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X06002937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating during hot deformation in the post-dynamic recrystallization and grain growth of an Fe-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Potenciano Carpintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Danylova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1171-1181, 2024, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of grain growth in Zr-Nb alloys: Niobium concentration influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-722, 2024, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Field Microstructure Modeling During Forging a Polycrystalline γ-γ′ Nickel-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.741-750, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field continuous dynamic recrystallization simulations considering precipitates evolutions with DIGIMU®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - 27th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2339-2346, 2024, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Strain Rate on Dynamic Recrystallization of a Typical γ-γ′ Nickel-Based Superalloy with Initial Bimodal Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilusca Soares Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024: 5th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.719-726, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Field Grain Size Prediction Considering Precipitates Evolution and Continuous Dynamic Recrystallization with DIGIMU® Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Industrial Use of Digital Microstructures in the Context of Hot Metal Forming Processes: A Reality in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Zirconium Alloys Recrystallization by Full-Field and Mean-Field Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Improvement of a Lagrangian Method to Simulate Microstructure Evolution at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Technology of Plasticity - Current Trends in the Technology of Plasticity. ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set Method for the Modeling of Microstructure Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 6, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex and Front-Tracking Methods for the Modeling of Microstructure Evolution at the Solid State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Materials: Continuum Numerical Methods at the Mesoscopic Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 4, 2024, 9781789451979. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332489.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Recrystallization in a Level Set Finite Element Framework for Application to Industrial Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fausty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrystallization: Types, Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-53616-737-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Springer, pp.147-161, 2018, Lecture Notes in Applied and Computational Mechanics book series (LNACM), </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prediction and avoidance of cracking in long products hot rolling (PACROLP Phase 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rodriguez-Ibabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lardizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C.J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacrolp-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26321, Publications Office, 2013, 978-92-79-34585-2. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/50283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution in metal forming processes: Modelling and applications, chapter Techniques for modelling microstructure in metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution in Metal Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, pp.17-34, 2012, 9780857090744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/cv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Articles.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Detailed_Students.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Long_Bernacki.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemef.minesparis.psl.eu/en/presentation/team-msr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-opale.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-topaze.cemef.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Abaray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayona Carrillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pascual Goce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08121-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Agirre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01893-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianchi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.113958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rozitis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Emery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad2dff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrappa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2023.101224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acfe27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Chandrappa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sakatani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Arsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-54m016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Quadfasel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen A. Nietsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Teller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ac0ae7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abd837" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109645" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109646" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.ABC3699" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maleszewski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drouet D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09213-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamilton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0722-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Lauretta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1033-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.01.024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731909v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Rafeh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313562v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0646-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01311282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1511-m2014-0119" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184923v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247646v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Serra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/4/046203" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022635v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2014.05.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Serra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400105" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XBNC9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023803v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cruz-Fabiano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.05.060" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720597v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Masolin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6713-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B76ADDADC2BF51222FCA1BB76C6CE7AE3BB388C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780744v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.11.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.751782" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Parks" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.033" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297930v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Bag" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.737" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00577039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.11.032" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/6/064006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513982v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802502575" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509476v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/7/075012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679087v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607722v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.06.015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PJDXN7M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607713v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X0600313X" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X06002937" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608625v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-79" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784914v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Toan Nguyen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_70" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406128v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-257" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784879v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Orlacchio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_68" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608613v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Potenciano Carpintero" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Danylova" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-130" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353526v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_58" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Delplace" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gelly" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_60" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353539v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_64" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353515v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_59" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785175v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785192v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785201v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419315v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/recrystallization-types-techniques-and-applications/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871087v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/cv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Articles.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Detailed_Students.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/wp-content/uploads/2025/10/Long_Bernacki.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemef.minesparis.psl.eu/en/presentation/team-msr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-digimu.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-opale.cemef.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-topaze.cemef.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Abaray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayona Carrillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pascual Goce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Hafez Haghighat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Gehrmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08121-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121486" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Agirre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01893-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.113958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianchi Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2023.101224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rozitis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Emery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad2dff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrappa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acfe27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Chandrappa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111840" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sakatani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007191" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Arsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-54m016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01976-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Quadfasel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen A. Nietsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Teller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ac0ae7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154219" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abd837" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191628v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109645" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006100" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109646" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIADV.ABC3699" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maleszewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drouet D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09213-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamilton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0722-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Lauretta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1033-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.01.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Rafeh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424267v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Chbihi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.11.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01311282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.1511-m2014-0119" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313562v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0646-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2014.05.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184923v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.07.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247724v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247646v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Serra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/4/046203" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Serra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400105" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XBNC9L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023803v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cruz-Fabiano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.05.060" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780913v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Parks" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.033" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720597v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Masolin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6713-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B76ADDADC2BF51222FCA1BB76C6CE7AE3BB388C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780744v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.11.018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829632v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.751782" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297930v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Bag" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.737" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00577039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.11.032" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/6/064006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513982v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802502575" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509476v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/17/7/075012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679087v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607713v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X0600313X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607722v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2005.06.015" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PJDXN7M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X06002937" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608613v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Potenciano Carpintero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Danylova" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-130" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608625v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hahn" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-79" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784914v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Toan Nguyen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_70" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406128v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-257" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784879v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Orlacchio" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_68" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353515v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_59" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353539v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_64" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353526v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_58" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353498v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Delplace" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gelly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_60" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785175v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785192v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785201v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332489.ch4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419315v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/recrystallization-types-techniques-and-applications/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871087v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>