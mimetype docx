--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -839,235 +839,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t>
+                <w:t xml:space="preserve">Editorial: Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+                <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frma.2019.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465421v1</w:t>
+                <w:t xml:space="preserve">hal-02124876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t>
+                <w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Mayr</w:t>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, </w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frma.2019.00002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124876v1</w:t>
+                <w:t xml:space="preserve">hal-02465421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The context of multiple in-text references and their signification</w:t>
               </w:r>
@@ -1138,235 +1138,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassidy Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-Lib Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742167v1</w:t>
+                <w:t xml:space="preserve">halshs-01742166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t>
+              <w:t xml:space="preserve">D-Lib Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9/10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742166v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the composition of scientific abstracts</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (4), pp.636 - 647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (1), pp.164 - 177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie linguistique des références citées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2241,230 +2241,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t>
+                <w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Mathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775521v1</w:t>
+                <w:t xml:space="preserve">hal-04746055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t>
+                <w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t>
+              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746055v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t>
               </w:r>
@@ -2963,228 +2963,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-C. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t>
+              <w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746216v1</w:t>
+                <w:t xml:space="preserve">hal-01755245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755245v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t>
+                <w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jonin</w:t>
@@ -3202,97 +3202,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t>
+              <w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458953v1</w:t>
+                <w:t xml:space="preserve">hal-02271586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t>
+                <w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jonin</w:t>
@@ -3310,73 +3310,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t>
+              <w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271586v1</w:t>
+                <w:t xml:space="preserve">hal-02458953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study to compare deep learning with rule-based approaches for citation classification</w:t>
               </w:r>
@@ -3464,217 +3464,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-C. Rey</w:t>
+                <w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940294v1</w:t>
+                <w:t xml:space="preserve">hal-01940319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
+                <w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940319v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTeReC: In-text Reference Corpus for Applying Natural Language Processing to Bibliometrics</w:t>
               </w:r>
@@ -3909,584 +3909,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t>
+              <w:t xml:space="preserve">Big Data Mining and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940760v1</w:t>
+                <w:t xml:space="preserve">hal-02555487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration Contextuelle (EC3) : une stratégie de détection, d’extraction et de visualisation des données cibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jouis</w:t>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammou Fadili</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data Mining and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Traitement de l’information multimodale (TIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555487v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Contextuelle (EC3) : une stratégie de détection, d’extraction et de visualisation des données cibles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement de l’information multimodale (TIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555410v1</w:t>
+                <w:t xml:space="preserve">hal-01940760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885343v1</w:t>
+                <w:t xml:space="preserve">hal-02555454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02555454v1</w:t>
+                <w:t xml:space="preserve">hal-01885343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t>
               </w:r>
@@ -4947,51 +4947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics co-located with 15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5200,312 +5200,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t>
+                <w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954448v1</w:t>
+                <w:t xml:space="preserve">hal-01953987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t>
+                <w:t xml:space="preserve">Scientific Monitoring by Mining Scientific Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Management of Emergent Digital EcoSystems (MEDES 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Buraidah, Al Qassim,, Saudi Arabia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2668260.2668306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953987v1</w:t>
+                <w:t xml:space="preserve">hal-01885087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Monitoring by Mining Scientific Papers</w:t>
+                <w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Management of Emergent Digital EcoSystems (MEDES 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2668260.2668306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01885087v1</w:t>
+                <w:t xml:space="preserve">hal-01954448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Linguistic Context of Citations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,64 +5759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Florida Artificial Intelligence Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Pensacola Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6120,217 +6120,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Quatrième Atelier Recherche d'Information SEmantique RISE (RISE2012) co-located with 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://sites.google.com/site/frenchsemanticir/home/rise-2012, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954003v1</w:t>
+                <w:t xml:space="preserve">hal-01954027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Atelier Recherche d'Information SEmantique RISE (RISE2012) co-located with 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://sites.google.com/site/frenchsemanticir/home/rise-2012, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954027v1</w:t>
+                <w:t xml:space="preserve">hal-01954003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t>
               </w:r>
@@ -6772,51 +6772,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometry and linguistics: Evaluation of scientific production and semantic annotation</w:t>
+                <w:t xml:space="preserve">Automatic annotation in text for bibliometrics use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
@@ -6834,97 +6834,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Djioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yordan Krushkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Fribourg, Switzerland. pp.269-283</w:t>
+              <w:t xml:space="preserve">The Nineteenth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Melbourne Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941209v1</w:t>
+                <w:t xml:space="preserve">hal-01885175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic annotation in text for bibliometrics use</w:t>
+                <w:t xml:space="preserve">Bibliometry and linguistics: Evaluation of scientific production and semantic annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
@@ -6942,73 +6942,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Djioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yordan Krushkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nineteenth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Melbourne Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fribourg, Switzerland. pp.269-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885175v1</w:t>
+                <w:t xml:space="preserve">hal-01941209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliométrie et linguistique : Évaluation de la production scientifique et annotation sémantique</w:t>
               </w:r>
@@ -7432,51 +7432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8418,51 +8418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scientometrics and Informetrics (ISSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8513,51 +8513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1384, CEUR-WS, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8640,51 +8640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8744,51 +8744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, Emerging Technologies and Transformative Paradigms in Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8832,51 +8832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaomei Chen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Research Topic</w:t>
@@ -9145,51 +9145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D97501C5"/>
+    <w:nsid w:val="F8E21E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9376,51 +9376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1803-6952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153705612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bertin_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202348879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357952398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7470-2013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Agouzal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2023.101478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taouise Hac&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6957504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Krushkov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/annotations-automatiques-et-recherche-d-information/descles/descriptif-9782746222267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.911070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1803-6952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153705612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bertin_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202348879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357952398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7470-2013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Agouzal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2023.101478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taouise Hac&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6957504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Krushkov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/annotations-automatiques-et-recherche-d-information/descles/descriptif-9782746222267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.911070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>