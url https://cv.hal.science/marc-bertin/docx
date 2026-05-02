--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -1138,468 +1138,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t>
+              <w:t xml:space="preserve">D-Lib Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9/10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01742166v1</w:t>
+                <w:t xml:space="preserve">hal-01742167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassidy Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-Lib Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (9/10), </w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742167v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the composition of scientific abstracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invariant distribution of references in scientific articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Documentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/jdoc-09-2015-0111⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.164 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asi.23367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742168v1</w:t>
+                <w:t xml:space="preserve">hal-01742169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invariant distribution of references in scientific articles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the composition of scientific abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (4), pp.636 - 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/jdoc-09-2015-0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asi.23367⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01742169v1</w:t>
+                <w:t xml:space="preserve">hal-01742168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the linguistic context of citations</w:t>
               </w:r>
@@ -1611,64 +1611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Society for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1727,64 +1727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie linguistique des références citées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2241,321 +2241,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t>
+                <w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t>
+              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746055v1</w:t>
+                <w:t xml:space="preserve">hal-04775521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t>
+                <w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Mathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775521v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual Analysis of Citations Using Rule-Based Approaches: &amp;quot;The Best Soups are Made in Old Pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.9-10, </w:t>
+              <w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.53-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10655371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8350520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775489v1</w:t>
+                <w:t xml:space="preserve">hal-04775495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citing Foreign Language Sources : an Analysis of the S2ORC Dataset</w:t>
               </w:r>
@@ -2617,118 +2617,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Analysis of Citations Using Rule-Based Approaches: &amp;quot;The Best Soups are Made in Old Pots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.53-58, </w:t>
+              <w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.9-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8350520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10655371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775495v1</w:t>
+                <w:t xml:space="preserve">hal-04775489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multilingual aspect of citation contexts?</w:t>
               </w:r>
@@ -2963,228 +2963,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755245v1</w:t>
+                <w:t xml:space="preserve">hal-04746216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-C. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t>
+              <w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746216v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t>
+                <w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jonin</w:t>
@@ -3202,97 +3202,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t>
+              <w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271586v1</w:t>
+                <w:t xml:space="preserve">hal-02458953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t>
+                <w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jonin</w:t>
@@ -3310,73 +3310,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t>
+              <w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458953v1</w:t>
+                <w:t xml:space="preserve">hal-02271586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study to compare deep learning with rule-based approaches for citation classification</w:t>
               </w:r>
@@ -3464,217 +3464,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
+                <w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940319v1</w:t>
+                <w:t xml:space="preserve">hal-01940294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-C. Rey</w:t>
+                <w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940294v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTeReC: In-text Reference Corpus for Applying Natural Language Processing to Bibliometrics</w:t>
               </w:r>
@@ -3736,947 +3736,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Scientific Papers: The Role of Citation Contexts</w:t>
+                <w:t xml:space="preserve">Multiple In-text Reference Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Digital Tools &amp; Uses Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Bibliometric-enhanced Information Retrieval and NLP for Digital Libraries (BIRNDL2016) co-located with the Joint Conference on Digital Libraries 2016 (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp.14-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950952v1</w:t>
+                <w:t xml:space="preserve">hal-01885074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple In-text Reference Phenomenon</w:t>
+                <w:t xml:space="preserve">Recommending Scientific Papers: The Role of Citation Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Bibliometric-enhanced Information Retrieval and NLP for Digital Libraries (BIRNDL2016) co-located with the Joint Conference on Digital Libraries 2016 (JCDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Digital Tools &amp; Uses Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.6:1--6:4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3240117.3240123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885074v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t>
+                <w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Yang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data Mining and Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555487v1</w:t>
+                <w:t xml:space="preserve">hal-02555454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Contextuelle (EC3) : une stratégie de détection, d’extraction et de visualisation des données cibles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bin Yang</w:t>
+                <w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement de l’information multimodale (TIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555410v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t>
+              <w:t xml:space="preserve">Big Data Mining and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940760v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t>
+                <w:t xml:space="preserve">Exploration Contextuelle (EC3) : une stratégie de détection, d’extraction et de visualisation des données cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hammou Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement de l’information multimodale (TIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02555454v1</w:t>
+                <w:t xml:space="preserve">hal-02555410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885343v1</w:t>
+                <w:t xml:space="preserve">hal-01940760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t>
+                <w:t xml:space="preserve">Interfacing the Domain of Global Security with Natural Language Processing: the Role of Language Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2016) co-located with the 38th European Conference on Information Retrieval (ECIR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Padova, Italy. pp.14-25</w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Natural Language Processing (HrTAL2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953868v1</w:t>
+                <w:t xml:space="preserve">hal-01954609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing the Domain of Global Security with Natural Language Processing: the Role of Language Modelling</w:t>
+                <w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Natural Language Processing (HrTAL2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.249-252</w:t>
+              <w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2016) co-located with the 38th European Conference on Information Retrieval (ECIR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Padova, Italy. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954609v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial correspondence analysis applied to citation contexts</w:t>
               </w:r>
@@ -4915,217 +4915,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Scientific Papers for Bibliometrics: a (very) Brief Survey of Methods and Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation de données spatiales provenant d'articles scientifiques pour le suivi des maladies tropicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kauppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST'2015), 15ème conférence internationale sur l'extraction et la gestion des connaissances (EGC-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://gt-gast.irisa.fr/gast-2015/, Jan 2015, Luxembourg, Luxembourg. pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940828v1</w:t>
+                <w:t xml:space="preserve">hal-01953911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de données spatiales provenant d'articles scientifiques pour le suivi des maladies tropicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Scientific Papers for Bibliometrics: a (very) Brief Survey of Methods and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST'2015), 15ème conférence internationale sur l'extraction et la gestion des connaissances (EGC-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://gt-gast.irisa.fr/gast-2015/, Jan 2015, Luxembourg, Luxembourg. pp.21-32</w:t>
+              <w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953911v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for the First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics</w:t>
               </w:r>
@@ -5200,325 +5200,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t>
+                <w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t>
+              <w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953987v1</w:t>
+                <w:t xml:space="preserve">hal-01954448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Monitoring by Mining Scientific Papers</w:t>
+                <w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Management of Emergent Digital EcoSystems (MEDES 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885087v1</w:t>
+                <w:t xml:space="preserve">hal-01953987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t>
+                <w:t xml:space="preserve">Scientific Monitoring by Mining Scientific Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Management of Emergent Digital EcoSystems (MEDES 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Buraidah, Al Qassim,, Saudi Arabia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2668260.2668306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954448v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Linguistic Context of Citations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5632,230 +5632,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of lexical distribution in citation contexts through the IMRaD standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discursive mining viewpoints in building multi-document synthesized sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Makkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Workshop on Bibliometric-enhanced Information Retrieval co-located with 36th European Conference on Information Retrieval (ECIR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.5-12</w:t>
+              <w:t xml:space="preserve">27th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pensacola Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940845v1</w:t>
+                <w:t xml:space="preserve">hal-01941159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discursive mining viewpoints in building multi-document synthesized sheets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of lexical distribution in citation contexts through the IMRaD standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pensacola Beach, California, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the First Workshop on Bibliometric-enhanced Information Retrieval co-located with 36th European Conference on Information Retrieval (ECIR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941159v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of references in scientific papers: An analysis of the IMRaD structure</w:t>
               </w:r>
@@ -5867,64 +5867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the International Society for Scientometrics and Informetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2013, Vienne, Austria. pp.591-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5943,204 +5943,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata</w:t>
+                <w:t xml:space="preserve">Quelques applications de fouille textuelle dédiées aux articles scientifiques (démonstration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Mining Scientific Publications co-located with ACM/IEEE Joint Conference on Digital Libraries (JCDL2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Petr Knoth; Zdenek Zdrahal; Andreas Juffinger, Jun 2012, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">23es Journées francophones d'ingénierie des connaissances IC2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954641v1</w:t>
+                <w:t xml:space="preserve">hal-01954485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques applications de fouille textuelle dédiées aux articles scientifiques (démonstration)</w:t>
+                <w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées francophones d'ingénierie des connaissances IC2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954485v1</w:t>
+                <w:t xml:space="preserve">hal-01954003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t>
               </w:r>
@@ -6215,122 +6228,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t>
+                <w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Mining Scientific Publications co-located with ACM/IEEE Joint Conference on Digital Libraries (JCDL2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petr Knoth; Zdenek Zdrahal; Andreas Juffinger, Jun 2012, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954003v1</w:t>
+                <w:t xml:space="preserve">hal-01954641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t>
               </w:r>
@@ -7432,64 +7432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Association for the Advancement of Science (AAAS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association for the Advancement of Science (AAAS) Annual Meeting - Innovations, Information, and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Jose, California, United States. , 2015</w:t>
@@ -7544,243 +7544,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Characterization of Citations in Scientific Papers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Facets for Scientific Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presutti V. et al. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Presutti; Milan Stankovic; Erik Cambria; Iván Cantador; Angelo Di Iorio; Tommaso Di Noia; Christoph Lange; Diego Reforgiato Recupero; Anna Tordai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Evaluation Challenge. SemWebEval 2014.</w:t>
+              <w:t xml:space="preserve"> Semantic Web Evaluation Challenge. SemWebEval 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.120-126, 2014, Semantic Web Evaluation Challenge. SemWebEval 2014. Communications in Computer and Information Science, 978-3-319-12023-2. </w:t>
+              <w:t xml:space="preserve">, pp.108-113, 2014, Communications in Computer and Information Science, 978-3-319-12023-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941180v1</w:t>
+                <w:t xml:space="preserve">hal-01771488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Facets for Scientific Information Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and Characterization of Citations in Scientific Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Valentina Presutti; Milan Stankovic; Erik Cambria; Iván Cantador; Angelo Di Iorio; Tommaso Di Noia; Christoph Lange; Diego Reforgiato Recupero; Anna Tordai. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presutti V. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Semantic Web Evaluation Challenge. SemWebEval 2014</w:t>
+              <w:t xml:space="preserve">Semantic Web Evaluation Challenge. SemWebEval 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-113, 2014, Communications in Computer and Information Science, 978-3-319-12023-2. </w:t>
+              <w:t xml:space="preserve">, pp.120-126, 2014, Semantic Web Evaluation Challenge. SemWebEval 2014. Communications in Computer and Information Science, 978-3-319-12023-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771488v1</w:t>
+                <w:t xml:space="preserve">hal-01941180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t>
               </w:r>
@@ -9145,51 +9145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8E21E72"/>
+    <w:nsid w:val="877AA3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9376,51 +9376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1803-6952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153705612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bertin_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202348879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357952398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7470-2013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Agouzal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2023.101478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taouise Hac&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6957504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Krushkov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/annotations-automatiques-et-recherche-d-information/descles/descriptif-9782746222267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.911070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1803-6952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153705612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bertin_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202348879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357952398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7470-2013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Agouzal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2023.101478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taouise Hac&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6957504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Krushkov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/annotations-automatiques-et-recherche-d-information/descles/descriptif-9782746222267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.911070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>