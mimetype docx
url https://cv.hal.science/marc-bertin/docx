--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,9090 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9038 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bertin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Université Marie et Louis Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1803-6952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153705612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertin_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202348879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8hUgiacAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357952398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-7470-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of Scientometric Data in a Benfordian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the principle of least effort and the average cost of information in a zipfian context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Agouzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.101478. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2023.101478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic perspectives in deciphering citation function classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05082-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre loi et modèles : variations autour des concepts Zipfiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de Zipf 70 ans après : pluridisciplinarité, modèles et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°206 (4), pp.111. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Citation Praxis in PLOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.6895-6912. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04388-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2019.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The context of multiple in-text references and their signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2-3), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassidy Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (9/10), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the composition of scientific abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.636 - 647. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jdoc-09-2015-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invariant distribution of references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.164 - 177. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the linguistic context of citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie linguistique des références citées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Découvrir, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata: Citation Analysis Through Contextual and Cognitive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7/8), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/july2012-bertin⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment extraire des définitions des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taouise Hacène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour de la définition, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Boundaries in Citation Parsing: A Comparative Study of Generative LLMs and Traditional Out-of-the-box Citation Parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Bibliometric-enhanced Information Retrieval, and 1st Workshop on Information Retrieval for Understudied Users co-located with 45th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom. pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Context Analysis: Evaluating Human vs. AI Annotations in Gameplay Bricks Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51408/issi2025_163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Mathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Analysis of Citations Using Rule-Based Approaches: &amp;quot;The Best Soups are Made in Old Pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.53-58, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8350520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citing Foreign Language Sources : an Analysis of the S2ORC Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval @ 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland. pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multilingual aspect of citation contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI 2022 : The 26th International Conference on Science, Technology and Innovation Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6957504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’étude des contextes citationnels dans le cadre des études bibliométriques : contextes de citation et blocs citationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Preprint Citations in the IMRaD Structure: a Study of PLOS Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Society for Informetrics and Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study to compare deep learning with rule-based approaches for citation classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perier-Camby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTeReC: In-text Reference Corpus for Applying Natural Language Processing to Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) to be held as part of the 40th European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple In-text Reference Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bibliometric-enhanced Information Retrieval and NLP for Digital Libraries (BIRNDL2016) co-located with the Joint Conference on Digital Libraries 2016 (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommending Scientific Papers: The Role of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.6:1--6:4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration Contextuelle (EC3) : une stratégie de détection, d’extraction et de visualisation des données cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de l’information multimodale (TIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2016) co-located with the 38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Domain of Global Security with Natural Language Processing: the Role of Language Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Natural Language Processing (HrTAL2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial correspondence analysis applied to citation contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2nd International Workshop on Bibliometric-enhanced Information Retrieval (BIR2015) at the 37th European Conference on Information Retrieval (ECIR-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse logométrique des revues québécoises : traitements et visualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Relire les revues québécoises : histoires, formes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing In-text Citations using N-gram Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers for Bibliometrics: a (very) Brief Survey of Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de données spatiales provenant d'articles scientifiques pour le suivi des maladies tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kauppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST'2015), 15ème conférence internationale sur l'extraction et la gestion des connaissances (EGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://gt-gast.irisa.fr/gast-2015/, Jan 2015, Luxembourg, Luxembourg. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics co-located with 15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Monitoring by Mining Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Management of Emergent Digital EcoSystems (MEDES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Buraidah, Al Qassim,, Saudi Arabia. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668260.2668306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Iteration (2014): The Future of Science Mapping," Places &amp; Spaces: Mapping Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katy Börner; Samuel Mills, 2014, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceted Semantic Search for Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with the 11th European Semantic Web Conference ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Semantic Web Conference ESWC, May 2014, Anissaras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lexical distribution in citation contexts through the IMRaD standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Workshop on Bibliometric-enhanced Information Retrieval co-located with 36th European Conference on Information Retrieval (ECIR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive mining viewpoints in building multi-document synthesized sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Makkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pensacola Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of references in scientific papers: An analysis of the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2013, Vienne, Austria. pp.591-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Mining Scientific Publications co-located with ACM/IEEE Joint Conference on Digital Libraries (JCDL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petr Knoth; Zdenek Zdrahal; Andreas Juffinger, Jun 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de fouille textuelle dédiées aux articles scientifiques (démonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées francophones d'ingénierie des connaissances IC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Atelier Recherche d'Information SEmantique RISE (RISE2012) co-located with 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://sites.google.com/site/frenchsemanticir/home/rise-2012, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un traitement sémantique des références bibliographiques : une application dédiée à la veille technologique et aux outils bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International V.S.S.T.’2010 - Veille Stratégique Scientifique et Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Authors’ Definitions using Indexed Reference Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Definition Extraction co-located with Recent Advances in Natural Language Processing (RANLP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of author judgment in scientific articles based on semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Florida Artificial Intelligence Research Society Conference, (FLAIRS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florida Artificial Intelligence Research Society, May 2009, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizations and annotations of citation in research evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Florida Artificial Intelligence Research Society Conference, FLAIRS-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florida Artificial Intelligence Research Society, May 2008, Coconut Grove, Floride, United States. pp.456-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation in text for bibliometrics use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Djioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan Krushkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nineteenth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Melbourne Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometry and linguistics: Evaluation of scientific production and semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Djioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan Krushkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Switzerland. pp.269-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et linguistique : Évaluation de la production scientifique et annotation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Djioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan Krushkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International sur le Document Electronique (CIDE.9) dans le cadre de la Semaine du Document Numérique (SDN’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la bibliométrie comme outil d'évaluation, vers une approche qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan Krushkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital humanities 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilinguisme dans les références bibliographiques : une étude de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, RNTI-E-40, pp.425-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of citation contexts for a construction of semantic relational indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - Joint Conference of the Information Retrieval Communities in Europe -France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations: a Cartography of the Structure of Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS) Annual Meeting - Innovations, Information, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Jose, California, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Characterization of Citations in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presutti V. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Evaluation Challenge. SemWebEval 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-126, 2014, Semantic Web Evaluation Challenge. SemWebEval 2014. Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Facets for Scientific Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Presutti; Milan Stankovic; Erik Cambria; Iván Cantador; Angelo Di Iorio; Tommaso Di Noia; Christoph Lange; Diego Reforgiato Recupero; Anna Tordai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Semantic Web Evaluation Challenge. SemWebEval 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-113, 2014, Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biskri Ismaïl; Jebali Adel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 2011, 978-2-7462-3138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et indexation discursives, quelques réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Descles; Florence Le Priol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations automatiques et recherche d' information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes - Traite IC2 -- serie Cognition et Traitement de l'information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Traité IC2, série Cognition et traitement de l'information, 9782746222267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les citations bibliographiques ? Une contribution linguistique à l'évaluation de la production scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, cognition et textes. Université Hankuk des Études Étrangères (Séoul)/ Université de Paris-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-29, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Dataset of Citation Strings in 12 Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10839503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la structure et de la dynamique des contextes de citation pour de meilleurs indicateurs bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cazabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interec: In-Text Reference Corpus - Single References Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1203737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientometrics and Informetrics (ISSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1384, CEUR-WS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mining Scientific Papers, Volume II: Knowledge Discovery and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2022, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.911070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers, Volume II: Knowledge Discovery and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Emerging Technologies and Transformative Paradigms in Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaomei Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Collab-a-thon at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Macavaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Lipani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGIR Forum. 2024, pp.Vol. 58 No. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9145,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="877AA3CE"/>
+    <w:nsid w:val="1B478121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9376,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1803-6952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153705612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bertin_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202348879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357952398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7470-2013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Agouzal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2023.101478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taouise Hac&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6957504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Krushkov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/annotations-automatiques-et-recherche-d-information/descles/descriptif-9782746222267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.911070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1803-6952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153705612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bertin_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202348879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8hUgiacAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357952398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7470-2013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Agouzal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2023.101478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1805" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taouise Hac&#232;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6957504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Krushkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/annotations-automatiques-et-recherche-d-information/descles/descriptif-9782746222267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.911070" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>