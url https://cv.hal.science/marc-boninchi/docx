--- v0 (2026-03-24)
+++ v1 (2026-05-20)
@@ -555,345 +555,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse des règles de protection. Les dynamiques de la réforme sociale aux colonies</w:t>
+                <w:t xml:space="preserve">Un code pour l'Inde. Le travail indigène et sa protection durant l'entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Boninchi; Jean-Pierre Le Crom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chicotte et le pécule : les travailleurs à l'épreuve du droit colonial français (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.21-71, 2021</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-205, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965751v1</w:t>
+                <w:t xml:space="preserve">hal-04965830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un code pour l'Inde. Le travail indigène et sa protection durant l'entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">La genèse des règles de protection. Les dynamiques de la réforme sociale aux colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Boninchi; Jean-Pierre Le Crom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chicotte et le pécule : les travailleurs à l'épreuve du droit colonial français (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-205, 2021</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.21-71, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965830v1</w:t>
+                <w:t xml:space="preserve">hal-04965751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion - Le sort des travailleurs dans les colonies françaises. Une révolution à refaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre conflits de souveraineté, crispations coloniales et antagonismes professionnels. La difficile implantation des conseils de prud’hommes en Tunisie (1897-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Boninchi; Jean-Pierre Le Crom. </w:t>
+              <w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chicotte et le pécule : les travailleurs à l'épreuve du droit colonial français (XIXe-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.317-329, 2021</w:t>
+              <w:t xml:space="preserve">La Chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe -XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.91-124, 2021, 978-2-7535-8066-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965855v1</w:t>
+                <w:t xml:space="preserve">hal-04386883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre conflits de souveraineté, crispations coloniales et antagonismes professionnels. La difficile implantation des conseils de prud’hommes en Tunisie (1897-1957)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion - Le sort des travailleurs dans les colonies françaises. Une révolution à refaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t>
+              <w:t xml:space="preserve">Marc Boninchi; Jean-Pierre Le Crom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe -XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.91-124, 2021, 978-2-7535-8066-4</w:t>
+              <w:t xml:space="preserve">La chicotte et le pécule : les travailleurs à l'épreuve du droit colonial français (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.317-329, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386883v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits collectifs dans les Constitutions françaises</w:t>
               </w:r>
@@ -946,173 +946,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une justice « ordinaire » : à propos d'un jugement du tribunal correctionnel de Lyon (8 septembre 1941)</w:t>
+                <w:t xml:space="preserve">Un notable homosexuel face à la justice et aux autorités universitaires (Lyon, automne 1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathieu Touzeil-Divina (dir.). </w:t>
+              <w:t xml:space="preserve">Maryse Baudrez et Thierry di Manno (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyages en l'honneur du Professeur Geneviève Koubi, un droit à l'évasion.. circulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 345 p., L'Epitoge - Lextenso, p. 211, 2012, Collection académique, 9782954118826</w:t>
+              <w:t xml:space="preserve">Les sexualités : répression, tolérance, indifférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 530 p., Bruylant, p. 147, 2012, 9782802736240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921695v1</w:t>
+                <w:t xml:space="preserve">hal-00921705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un notable homosexuel face à la justice et aux autorités universitaires (Lyon, automne 1940)</w:t>
+                <w:t xml:space="preserve">Une justice « ordinaire » : à propos d'un jugement du tribunal correctionnel de Lyon (8 septembre 1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maryse Baudrez et Thierry di Manno (dir.). </w:t>
+              <w:t xml:space="preserve">Mathieu Touzeil-Divina (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sexualités : répression, tolérance, indifférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 530 p., Bruylant, p. 147, 2012, 9782802736240</w:t>
+              <w:t xml:space="preserve">Voyages en l'honneur du Professeur Geneviève Koubi, un droit à l'évasion.. circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 345 p., L'Epitoge - Lextenso, p. 211, 2012, Collection académique, 9782954118826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921705v1</w:t>
+                <w:t xml:space="preserve">hal-00921695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice « Histoire du Droit »</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lohou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Desgr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04965751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04965830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04965855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04386883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lohou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Desgr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04965830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04965751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04386883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04965855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00921703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>